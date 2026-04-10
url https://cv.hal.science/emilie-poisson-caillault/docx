--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F402B15"/>
+    <w:nsid w:val="52FA66A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Roos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Roos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>