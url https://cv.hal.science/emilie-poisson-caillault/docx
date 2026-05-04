--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52FA66A8"/>
+    <w:nsid w:val="8B1987BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Roos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>