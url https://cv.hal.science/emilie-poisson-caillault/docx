--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Poisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-poisson-caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6564-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098590537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196105797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hlVj770AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357188924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Otolith and Fish Sizes : Validation Using Their 3D Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.27 - 38. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2026.161002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D meshes dataset of sagittal otoliths from red mullet in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03641-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Sagittal Otolith Shape Based on Inner Ear Side Tested on Mediterranean Red Mullet (Mullus barbatus Linnaeus, 1758): Comparative Analysis of 2D and 3D Otolith Shape Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Poloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1067. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15051067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structuring of the main demersal fish around Réunion Island (Western Indian Ocean) based on the external shape of their otoliths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method to transform routine otolith images for a standardized otolith database using R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot data and metadata from the Coriolis data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valery Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.4205-4218. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4205-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time warping-based imputation for univariate time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Clustering Approaches Applied to Spatial or Temporal Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fuzzy Logic-Based Similarity Measure Applied to Large Gap Imputation for Uncorrelated Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-15 / ID 9095683. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9095683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution overview of phytoplankton spectral groups and hydrological conditions in the eastern English Channel using unsupervised clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 608, pp.73-92. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Hidden Markov Model for Marine Environment Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2341219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained spectral embedding for K-way data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed discriminant training of hybrid ANN/HMM systems for online handwritten word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Advances in Graphonomics for Handwriting Analysis and Recognition, 21 (01), pp.117-134. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001407005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones à convolution : reconnaissance de l’écriture manuscrite non contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01-02, pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D DCGAN Completion and Generation of Broken 3D Objects from a Reduced Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for better fish classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Biological Parameters (WGBIOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Oct 2025, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step framework for automated ageing of plaice using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on emerging methods and technologies for the automated analysis of calcified structures (WKETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES) · Conseil International pour l'Exploration de la Mer (CIEM), Oct 2025, Boulogne-su-Mer, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle à l’écoute des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Chercheur 1 Manip (1C1M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universcience, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing 3D otolith shape analysis for stock identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES CIEM (International Council for the Exploration of the Sea - Conseil International pour l'Exploration de la Mer), Sep 2025, Klaipeda, Lithuania. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optical approaches for in vivo multiscale monitoring of phytoplankton communities and HABs in the English Channel and North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmful Algae - ICHA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hamrful Algae, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale harmonised automated observations of phytoplankton biomass, diversity and productivity dynamics in the English Channel and North Sea as part of the coastal Pilot Super Site approach (JERICO S3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroGOOS International Conference European Operational Oceanography for the Ocean we want – addressing the UN Ocean Decade Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Global Ocean Observing System (EuroGOOS), Oct 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatiale des principaux poissons démersaux autour de l’île de la Réunion à partir de la formeexterne de leurs otolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy and Evidential Contribution to Multilevel Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cabotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011550800003332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Long-Short-Term Memory Networks (ConvLSTM) for Weather Prediction using Radar and Satellite Images ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubem Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Carvalho Barbosa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Ferreira Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to transform routine otolith images for a standardized otolith database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Rencontres de l’Ichtyologie en France (RIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique du phytoplancton, des événements récurrents aux événements extrêmes, grâce au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EVOLECO - Evolution à Long terme des Ecosystèmes Côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Translation of Time Series using Piecewise N-gram Similarity Voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPRAM 2021 - 10th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.327-333, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010317603270333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Event detection from multivariate data time series. Application to marine observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton, hydrologie et Haute Fréquence : développements numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ifremer / Fondation Tara Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDTWBI: Effective Imputation Method for Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th International Conference on Computer Science, Applied Mathematics and Applications - ICCSAMA, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Spectral Clustering for extreme event characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des outils numériques développés pour l’exploitation des données haute-fréquence FerryBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGFS (Channel ground fish Survey) workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering multi-level for ST event learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligence Artificielle, CRIL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Centre de Recherche en Informatique de Lens, Aug 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de zone(s) atypique(s) dans des données géoréférencées par classification spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MARCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial Hydro-biological structures by spectral clustering. Towards implementation of machine learning for Ferry Box data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FerryBox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning et observatoire marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méteo France CNRM - Centre National de Recherche Météorologique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate times series completion by unsupervised and supervised way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image da la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physico-chimique et algal en haute-fréquence du marais d’Isle de Saint-Quentin : Apport de l’interface uHMM pour l’exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of “machine learning” methodologies and automated data acquisition systems for phytoplankton detection and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd General Assembly Meeting JERICO NEXT (Joint European Research Infrastructure network for Coastal Observatory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated tools for analyzing outputs of automated sensors: High frequency Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series segmentation and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artifielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Laboratoire d'Informatique, Signal et Image de la Côte d'Opale - LISIC, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from measurements in the eastern English Channel : MAREL Carnot station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third JERICO-NEXT Workshop on Phytoplankton Automated Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO – Institut Méditerranéen d’Océanologie, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level spectral clustering for extreme event discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIC; ULCO - Université du Littoral côte d'Opale, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Univariate Forecasting Methods for Meteorological Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.2380-2384, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTWBI and uHMM R-packages for multivariate time series preprocessing and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezecache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Earth science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which DTW Method Applied to Marine Univariate Time Series Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-APPROACH FOR UNCORRELATED MULTIVARIATE TIME SERIES IMPUTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Machine Learning for Signal Processing (MLSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2017.8168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Chl-a Bloom Understanding by EM-based Unsupervised Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans Conférence 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de stations HF en mer côtière : comment et pour quelles questions de recherche et d’appui aux politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Ifremer ODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on supervised learning methods for identifying phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Hong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 IEEE Sixth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ha Long, Vietnam. pp.283 - 288, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phytoplankton bloom phenology by identification of gaussian mixture for the period 1989-2014 in the southern bight of the North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale du GDR PHYCOTOX sur les Microalgues TOXiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemée,Rodolphe – OOV- UPMC - CNRS, UMR 7093; Hégaret, Hélène - IUEM - LEMAR; Araoz, Romulo - CNRS, UMR9197 - CEA-SIMOPRO; Hess, Philipp - IFREMER - NANTES PHYC, Mar 2016, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combination of semi-automated approaches and tools for measuring phytoplankton dynamics in coastal waters: implications for monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of phytoplankton bloom dynamics and assessment of ecological status using unsupervised dynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2015 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of phytoplankton biomass in the English Channel : high resolution strategy and modelling using unsupervised classification and Hidden Markov Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale GdR PHYCOTOX / GIS Cyano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l’environnement marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et estimation d’états environnementaux par modélisation dynamique non supervisée. Application aux données Ferry Box.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin - 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring system of phytoplankton blooms by using unsupervised classifier and time modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.3962-3965, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion de séries temporelles en utilisant par appariement élastique. Application aux données de la station MAREL Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Fassinut-Mombot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Instrumentation haute fréquence pour l’observation et la surveillance de l’environnement marin, 10 ans MAREL Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contrasted physico-chemical and biological environmental status using unsupervised classification tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th FerryBox Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spectral groups discrimination by spectral fluorescence and R-toolbox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAPHY, project Interreg Iva entre 2 mers, final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised K-Way Spectral Clustering with Determination of Number of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference, IJCCI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.317-332, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-tools : phytoplankton classification by flow cytometry and spectral fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pelagos RESONAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Semi-Supervisée pour l'Identification de Cellules Phytoplanctoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC et Environnement, Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne (FR), France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-Based classification of Multidimensional Signals by Conjoint Elastic Matching : Application to Phytoplanktonic Species Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, EANN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Londres, United Kingdom. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'efflorescence de l'écosystème côtier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du RNSM sur les mesures à haute fréquence dans l'environnement marin côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Segmentation Constraints in an Implicit Segmentation Scheme for On-line Word Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of hybrid ANN/HMM systems for on-line handwriting word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of International Graphonomics Society (IGS 2005) - Advances in Graphonomics: Perceiving, Deciding, Acting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages discriminants en reconnaissance de mots cursifs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le traitement du signal et des images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de télécommunications et télédétection (TELE); Institut de physique théorique et mathématique (FYMA) de l'Université catholique de Louvain (UCL), Sep 2005, Louvain La Neuve, Belgique. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TDNN with Global Discriminant Trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Document Analysis and Recognition, ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.856-860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Handwriting Recognition Using Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Khalid Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chiangmai, Thailand. pp.311- 314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système TDNN / HMM de reconnaissance de mots cursifs en ligne à apprentissage simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modular architecture based on convolutional neural networks for online handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapour, Singapore. pp.2444-2448, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1201933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de réseaux de neurones à convolution pour la reconnaissance de caractères manuscrits en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Lallican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l’Ecrit et le Document CIFED’02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet (Tunisie), Tunisia. pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D otoliths : from structuring to classifying fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Calais (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une colonie de Mouette tridactyle en expansion : dans le sillage des pêcheries, un fast-food marin comme explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poisblaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vergondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone d'Ornithologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rochefort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sagittal otolith reconstruction from spherical Fourier descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Marine Environmental States Including Algal Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Halawi Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red mullet stock identification without any reference using otolith shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D otolith shape for the main commercial species (flatfish and roundfish) in the Eastern Channel and the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andrialovanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2023 - 7th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith age estimation by Mojette Transform descriptors and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlet Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS2018 - 6th International Otolith Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of environmental states by unsupervised dynamics modelling. Application to FerryBox data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Roger Nzigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ferrybox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fishes by their otoliths in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2025, Guide pratique, 978-2-7592-4154-5. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des poissons par leurs otolithes en imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78p., 2024, Guide pratique, 978-2-7592-3865-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station instrumentée MAREL Carnot : Retours d'expériences de 10 ans d'observation à haute fréquence d'une zone côtière sous influence anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov caché hybride pour la surveillance de l'environnement marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rousseeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt, François; Lefebvre, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures à haute résolution dans l'environnement marin côtier : [actes du colloque Instrumentation haute fréquence pour l'observation et la surveillance de l'environnement marin, organisé à Boulogne-sur-Mer les 12 et 13 juin 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-08592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation demonstration report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint European Research Infrastructure of Coastal Observatories: Science, Service, Sustainability. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot : Rapport n° 12 : Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/18.05, Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer; Université du Littoral Côte d'Opale - ULCO. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAREL Carnot. Bilan d’une surveillance à haute fréquence en zone côtière sous influence anthropique (Boulogne-sur-Mer). Bilan de l’année 2015 Rapport N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer/RST.LER.BL/16.06, Université du Littoral Côte d'Opale - ULCO; Ifremer – Département ODE/ Unité Littoral côtier et Ressources (LER), Boulogne-sur-Mer. 2016, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Apprentissage d'un Système Hybride Neuro-Markovien pour la Reconnaissance de l'Écriture Manuscrite En-Ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la classification et segmentation de séries temporelles par apprentissage statistique non supervisé ou guidé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université du Littoral Côte d'Opale - ULCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03059280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B1987BC"/>
+    <w:nsid w:val="E3FD7725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-poisson-caillault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6564-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098590537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196105797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hlVj770AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357188924" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrialovanirina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2026.161002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Poloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03641-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15051067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Telliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04152498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Hache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Halawi Ghosn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Repecaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Facq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4205-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hong Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.08.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Grassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9095683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rousseeuw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005338" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson Caillault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cabotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011550800003332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Vasconcelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Carvalho Barbosa Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Ferreira Maciel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simoes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Delannoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rousseeuw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010317603270333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867261" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halkett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chermette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287931v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezecache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2017.8168165" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacqueline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Roger Nzigou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723700" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Fassinut-Mombot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M5CKZ7L5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Lallican" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ahmad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Khalid Marzuki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1201933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poisblaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avril" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergondy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mah&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mateos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Vanhelst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlet Bastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04299302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1972/9782759241545/identification-of-fishes-by-their-otoliths-in-3d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4154-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/264/9782759238668/identification-des-poissons-par-leurs-otolithes-en-3d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7300-mesures-a-haute-r&#233;solution-dans-l-environnement-marin-cotier.html." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cianca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke King Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04306724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caillault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>