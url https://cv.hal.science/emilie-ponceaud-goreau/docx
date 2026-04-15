--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1027,372 +1027,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de la préscolarisation au Tamil Nadu et Pondichéry</w:t>
+                <w:t xml:space="preserve">Les acteurs de la préscolarisation au Tamil Nadu et Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres nationales des jeunes chercheur.e.s en études asiatiques "Frontières et mobilités des hommes et des idées en Asie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">séminaire pour "l'Association pour la recherche sur l'éducation et les savoirs", Centre Population et Développement CEPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01407175v1</w:t>
+                <w:t xml:space="preserve">halshs-01407178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs de la préscolarisation au Tamil Nadu et Pondichéry</w:t>
+                <w:t xml:space="preserve">Relations de genre dans l'enseignement préprimaire en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire pour "l'Association pour la recherche sur l'éducation et les savoirs", Centre Population et Développement CEPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Mixité et éducation : pratiques sociales et dimensions culturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Gay-Sylvestre ; Marie Estripeaut-Bourjac, May 2014, Bordeaux, MSHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01407178v1</w:t>
+                <w:t xml:space="preserve">halshs-01002941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de genre dans l'enseignement préprimaire en Inde du Sud</w:t>
+                <w:t xml:space="preserve">Accélération d’une mise à l’agenda : l’incorporation de la préscolarisation dans les écoles primaires gouvernementales au Tamil Nadu et Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Mixité et éducation : pratiques sociales et dimensions culturelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Gay-Sylvestre ; Marie Estripeaut-Bourjac, May 2014, Bordeaux, MSHA, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l'Education "Gouverner l’Ecole aux Suds : Acteurs, Politiques et Pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01002941v1</w:t>
+                <w:t xml:space="preserve">halshs-01116347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération d’une mise à l’agenda : l’incorporation de la préscolarisation dans les écoles primaires gouvernementales au Tamil Nadu et Pondichéry</w:t>
+                <w:t xml:space="preserve">Les relations de genre dans l'enseignement préprimaire en Inde du sud au congrès Asie-Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l'Education "Gouverner l’Ecole aux Suds : Acteurs, Politiques et Pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ateliers Genre et Education en Chine, Corée du Sud, Inde du Sud et Japon, 5ème Congrès Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01116347v1</w:t>
+                <w:t xml:space="preserve">halshs-01405234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de genre dans l'enseignement préprimaire en Inde du sud au congrès Asie-Pacifique</w:t>
+                <w:t xml:space="preserve">Diffusion de la préscolarisation au Tamil Nadu et Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Genre et Education en Chine, Corée du Sud, Inde du Sud et Japon, 5ème Congrès Asie-Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres nationales des jeunes chercheur.e.s en études asiatiques "Frontières et mobilités des hommes et des idées en Asie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405234v1</w:t>
+                <w:t xml:space="preserve">halshs-01407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscrire la préscolarisation au Tamil Nadu et à Pondichéry dans le champ géographique</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02282810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02282810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>