--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1194 +66,1194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t>
+                <w:t xml:space="preserve">Rethinking glacial cirque evolution: an exploratory case study of interglacial sediment contributions in Quaternary cirques widening (Vestfirðir, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Geomorphology</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/04353676.2026.2618398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494559v1</w:t>
+                <w:t xml:space="preserve">hal-05494525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking glacial cirque evolution: interglacial sediment contributions in Quaternary cirque widening, Westfjords, Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Geomorphologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05494547v1</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.110170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t>
+                <w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15hm7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04992293v1</w:t>
+                <w:t xml:space="preserve">hal-05456062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04621421v1</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial analysis and controlling factors of landslides in East Icelandic fjords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking glacial cirque evolution: an exploratory case study of interglacial sediment contributions in Quaternary cirques widening (Vestfirðir, Iceland)</w:t>
+                <w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05494525v1</w:t>
+              <w:t xml:space="preserve">11th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking glacial cirque evolution: interglacial sediment contributions in Quaternary cirque widening, Westfjords, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05464712v1</w:t>
+              <w:t xml:space="preserve">11th International Conference on Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology, Feb 2026, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t>
+                <w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05456062v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...108 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04238821v1</w:t>
+                <w:t xml:space="preserve">hal-04621421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1271,90 +1271,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt du marteau Schmidt pour la datation des glissements de terrain islandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1548,51 +1548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2026.2618398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17634" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2026.2618398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17634" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>