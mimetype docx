--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -644,77 +644,524 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking glacial cirque evolution: interglacial sediment contributions in Quaternary cirque widening, Westfjords, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology, Feb 2026, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -756,504 +1203,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551887v1</w:t>
-              </w:r>
-[...445 lines deleted...]
-                <w:t xml:space="preserve">hal-04621421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1548,51 +1548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2026.2618398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17634" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2026.2618398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17634" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>