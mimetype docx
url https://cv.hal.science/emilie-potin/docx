--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,350 +191,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Quel traitement de l’indiscipline en ligne des mineurs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment saisir les infractions juvéniles numériques ? Réflexions sur les sources et les catégories d’infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seznec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terminal.9357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d’une sociologie narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hellégouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Murard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.9272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04081481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la concertation dans les dispositifs de protection de l’enfance : l’exemple de la régulation des pratiques numériques des enfants placés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, volume 1 (n°89-90), p.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le smartphone de l’enfant placé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -550,1701 +680,1701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, avril (3), pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants placés et gestion des écrans dans l’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°17 (1), pp.75-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.017.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domicile familial comme ressource ? Expériences de recohabitation dans les transitions vers l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rothé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), pp.143-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.192.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les liens familiaux s’appuient sur les médias socionumériques. Approche sociojuridique des relations familiales au sein de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.210.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foster-care children and connected families : Toward a socio-legal approach of digital correspondence within the family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://journals.openedition.org/efg/5303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide sociale à l’enfance : se construire comme adolescent. Deux récits, deux expériences de placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (1), pp.45 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2017.3242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fille, la mère, l’éducatrice… Trois voix pour raconter l’expérience du placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017,  59 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ctf.059.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125 (1), pp.45 - 56. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques des pratiques numériques dans le secteur de la Protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1041181ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure imposée et engagements négociés. Mineurs, acteurs familiaux et professionnels dans le cadre de mesures d’Action éducative en milieu ouvert (AEMO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des enfants placés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdes.013.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEMO et régulation des échanges familiaux. L'usage des TNIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rief.035.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mesure imposée et engagements négociés. Mineurs, acteurs familiaux et professionnels dans le cadre de mesures d’Action éducative en milieu ouvert (AEMO)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l’enfance : parcours scolaires des enfants placés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déplacés : des enfants placés qui ne trouvent pas de place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.119.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déplacés. Des enfants placés qui ne trouvent pas de place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.46-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés et jeunesses en difficulté – SEJED. 2013; Politiques sociales et familiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lien dangereux au lien en danger. La place des parents quand leur enfant est placé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.115-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lien dangereux au lien en danger, la place des parents quand leur enfant est placé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.008.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement et déplacement social. Expériences et témoignages d'enfants et de leur parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcd.046.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l’enfant, les parents et la famille d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection de l’enfance : parcours scolaires des enfants placés</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l'enfant, les parents et la famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112, pp.89-100</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...462 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre expériences des enfants et écrits institutionnels : des histoires de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.97-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673302v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01880749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche : De l’infraction à l’accompagnement éducatif en ligne , la PJJ et les usages numériques juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2260,73 +2390,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement numérique dans le champ des solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grande Ecole des Solidarités, en collaboration avec le GIS Marsouin, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Placés » avec un smartphone dans la poche. Usages numériques et épreuves de professionnalité au sein de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2342,574 +2472,928 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Code a changé A quoi ressembleront les Maisons d’Enfants Numériques ? 13e journées nationales de l'ANMECS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANMECS, Mar 2025, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le smartphone, l’enfant placé et ses « éducateurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Sense/Orange Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sense/Orange, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mineurs auteurs d’infractions numériques : Enjeux de nomination, d’identification et d’intervention »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des 20 ans de Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin, May 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infractions numériques et accompagnement au sein de la Justice des mineurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire fonctionnel du Service de l’Evaluation, de la Recherche et du Contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction de la protection judiciaire de la jeunesse, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Régulation et accompagnement des pratiques numériques dans le cadre des situations de placement en assistance éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GT26 Usages et enjeux normatifs des technologies numériques en famille - Tunis, visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès AISLF, Jun 2021, Tunis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociologiques des vulnérabilités juvéniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Droit et Jeunesse : Approches internes et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Ouest, Oct 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de recohabitation dans les transitions vers l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rothé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Arènes – Equipe POSSIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arènes – Equipe « Politiques sociales et de santé. Inégalités et Populations » (POSSIP), Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de la recherche Pl@cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants pl@cés, familles connectées : Comment les médias socionumériques transforment l’action éducative ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité de suivi Pl@cement, Jun 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des familles connectées ? Approche socio-juridique de la correspondance numérique familiale dans les mesures de placement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e séminaire M@rsouin .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS M@rsouin ., May 2018, Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recohabitation prolongée et évolution des normes de transition vers l’âge adulte : une perspective générationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées du longitudinal "Jeunesse(s) et transitions vers l’âge adulte : quelles permanences, quelles évolutions depuis trente ans ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études et de recherches sur les qualification (Céreq), Jun 2018, Marseille, France. pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance numérique et protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2925,73 +3409,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociabilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Cordier, Barbara Fontar et Mickael Le Mentec, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin, Gaël Henaff &amp;quot;La correspondance numérique dans les mesures de placement : déplacement du cadre des échanges familiaux&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3007,1932 +3491,1932 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Sociabilités et accès à l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des TIC dans la Protection de l’enfance. Autonomie relationnelle et contrôle social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trellu H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Politiques sociales et famille, AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques dans le secteur de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint-Jacut de la mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sociologie en Action Educative : des pratiques qui évoluent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ITES de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AEMO… Comprendre les places prises par les acteurs familiaux et professionnels dans l’élaboration des projets d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, LABERS/UBO, DEMOS/ADSEA29, CG29, DDPJJ29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’AEMO aujourd’hui, et demain ? Analyse d’un processus de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales du CNAEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action éducative en milieu ouvert…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Sauvegarde, ADSEA 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protections et insécurité(s). Des parcours nuancés en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire, CIAPHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Nov 2013, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école après l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Regnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires. 3 séances Le soutien scolaire dans tous ses états. Intervenants : Anne-Claudine Oller, Aurore Cluzel, Aurélie Seznec. 3 séances Education non formelle, transmissions et rapports aux savoirs pluriels. Intervenants : Charlotte Perrot Dessaux, Baptiste Pizzinat et Baptiste Campion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l’enfance et placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en Education et en Prévention, OUIEP, UPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants placés, déplacés, replacés. Parcours en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Identités au risque de la relation éducative contrainte », IRTS, Réseau FOREAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation et la recherche participative dans le champ de la protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires. 3 séances Le soutien scolaire dans tous ses états. Intervenants : Anne-Claudine Oller, Aurore Cluzel, Aurélie Seznec. 3 séances Education non formelle, transmissions et rapports aux savoirs pluriels. Intervenants : Charlotte Perrot Dessaux, Baptiste Pizzinat et Baptiste Campion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS-UBO, Feb 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comprendre l’AEMO aujourd’hui, et demain ? Mieux connaître la diversité des pratiques pour élargir notre champ des possibles. Analyse d’un processus de recherche-action »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée organisée par le CNAEMO, IRTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’enfant placé à l’enfant déplacé : rupture et continuité des prises en charge dans le cadre des placements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Muta’jeunes, ITES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diallo M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon éduc’ et les TIC. Modes de réception et de régulation des échanges familiaux -par le biais des TIC- dans le cadre de mesures judiciaires d’Action Educative en Milieu Ouvert (AEMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Familles, TIC, épreuves, CERIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diallo M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les droits de chacun : une éthique en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARS-UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter ses données. L'exemple de l'articulation de deux types de données: quantitatives et qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La fabrique de la thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale SHS, UBO, Apr 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de l’enfant aux intérêts défendus par les enfants : parcours de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International, Pour une anthropologie de l’enfance et des enfants. De la diversité des terrains ethnographiques à la construction d’un champ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences Humaines et Sociales, Université de Liège, Mar 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protections et (in)sécurités. Parcours de jeunes placés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les jeunes vulnérables face au système d’aide sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESP, Sep 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences conjugales : entre intervention et accompagnement des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprèm’ de la protection de l’enfance, ODPE, CG29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Guipavas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de la question de l'enfant dans les violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant face à la violence dans le couple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classothèque de l’Aide sociale à l’enfance. Classer des histoires de placement et les retrouver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l’ISHS Penser le présent comme un passé pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Dec 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des parcours des enfants confiés à l'Aide Sociale à l'Enfance du Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Sociologie et demande sociale (2) - Questions sociales et de santé, ARS - UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4942,1312 +5426,1490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparations familiales à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erès, 2024, 978-2-7492-7953-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le smartphone des enfants placés : quels enjeux en protection de l'enfance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176, 2020, 9782749266855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants placés, déplacés, replacés : parcours en protection de l'enfance / (Emilie Potin; préface de Catherine Rollet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.218, 2012, 978-2-7492-3469-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants placés, déplacés, replacés. Parcours en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.218, 2012, Pratiques du champ social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la famille et l'éducatrice, un parcours sensible vers une demande de mesure de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours en accueil familial : sens et pratiques / sous la direction de Séverine Euillet ; préface de Catherine Sellenet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17271-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’enfance. De l’intérêt de l’enfant aux intérêts défendus par les enfants (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production institutionnelle de l'enfance / Édité par Véronique Pache Huber, Charles-Edouard de Suremain, Elise Guillermet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, 2875620894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des jeunes majeurs : disparités territoriales et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des jeunes majeurs : disparités territoriales et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la protection des jeunes majeurs : disparité et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’infraction numérique à l’accompagnement éducatif, la justice des mineurs face aux usages en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Farcy-Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20.36, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">20.36, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.245</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition dans le cadre du projet de réforme de la famille, auprès de Mme Dominique Bertinotti, Ministre déléguée chargée de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de placement : du simple lieu d'accueil à la négociation d'une place dans une &amp;quot; autre &amp;quot; famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête dans trois pays bretons : inventaire des activités d'éducation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6394,51 +7056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.017.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02403352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.059.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041181ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.013.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.035.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.119.0046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.046.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Regnoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roignant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3071/enfants-places-deplaces-replaces-parcours-en-protection-de-l-enfance" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03978403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004604" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.017.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02403352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.059.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041181ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.013.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.035.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.119.0046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.046.0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Regnoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roignant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3071/enfants-places-deplaces-replaces-parcours-en-protection-de-l-enfance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>