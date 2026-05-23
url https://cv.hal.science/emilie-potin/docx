--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -191,239 +191,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment saisir les infractions juvéniles numériques ? Réflexions sur les sources et les catégories d’infraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.9357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quel traitement de l’indiscipline en ligne des mineurs ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seznec Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397189v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-05013525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité d’une sociologie narrative</w:t>
               </w:r>
@@ -1364,252 +1364,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des enfants placés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.013.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEMO et régulation des échanges familiaux. L'usage des TNIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.035.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure imposée et engagements négociés. Mineurs, acteurs familiaux et professionnels dans le cadre de mesures d’Action éducative en milieu ouvert (AEMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880740v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-01843088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l’enfance : parcours scolaires des enfants placés</w:t>
               </w:r>
@@ -2099,234 +2099,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l’enfant, les parents et la famille d’accueil</w:t>
+                <w:t xml:space="preserve">Entre expériences des enfants et écrits institutionnels : des histoires de placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.97-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l'enfant, les parents et la famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l'enfant, les parents et la famille d'accueil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre un parcours de placement. Un champ des possibles pour l’enfant, les parents et la famille d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00673302v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seznec Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des 20 ans de Marsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsouin, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2856,204 +2856,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expériences de recohabitation dans les transitions vers l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Arènes – Equipe POSSIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arènes – Equipe « Politiques sociales et de santé. Inégalités et Populations » (POSSIP), Feb 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches sociologiques des vulnérabilités juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Droit et Jeunesse : Approches internes et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Ouest, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875372v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02887816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de la recherche Pl@cement</w:t>
               </w:r>
@@ -3974,497 +3974,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protection de l’enfance et placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en Education et en Prévention, OUIEP, UPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants placés, déplacés, replacés. Parcours en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Identités au risque de la relation éducative contrainte », IRTS, Réseau FOREAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école après l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Regnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires. 3 séances Le soutien scolaire dans tous ses états. Intervenants : Anne-Claudine Oller, Aurore Cluzel, Aurélie Seznec. 3 séances Education non formelle, transmissions et rapports aux savoirs pluriels. Intervenants : Charlotte Perrot Dessaux, Baptiste Pizzinat et Baptiste Campion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protections et insécurité(s). Des parcours nuancés en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, CIAPHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Nov 2013, Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comprendre l’AEMO aujourd’hui, et demain ? Mieux connaître la diversité des pratiques pour élargir notre champ des possibles. Analyse d’un processus de recherche-action »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires. 3 séances Le soutien scolaire dans tous ses états. Intervenants : Anne-Claudine Oller, Aurore Cluzel, Aurélie Seznec. 3 séances Education non formelle, transmissions et rapports aux savoirs pluriels. Intervenants : Charlotte Perrot Dessaux, Baptiste Pizzinat et Baptiste Campion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée organisée par le CNAEMO, IRTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation et la recherche participative dans le champ de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARS-UBO, Feb 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02172596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’enfant placé à l’enfant déplacé : rupture et continuité des prises en charge dans le cadre des placements »</w:t>
               </w:r>
@@ -4798,165 +4798,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traiter ses données. L'exemple de l'articulation de deux types de données: quantitatives et qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La fabrique de la thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale SHS, UBO, Apr 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Concilier les droits de chacun : une éthique en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARS-UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162868v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02162869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de l’enfant aux intérêts défendus par les enfants : parcours de placement</w:t>
               </w:r>
@@ -5074,260 +5074,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La classothèque de l’Aide sociale à l’enfance. Classer des histoires de placement et les retrouver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’ISHS Penser le présent comme un passé pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Dec 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les violences conjugales : entre intervention et accompagnement des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprèm’ de la protection de l’enfance, ODPE, CG29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Guipavas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement social de la question de l'enfant dans les violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant face à la violence dans le couple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650938v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02162865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des parcours des enfants confiés à l'Aide Sociale à l'Enfance du Finistère</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6263,411 +6263,411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’infraction numérique à l’accompagnement éducatif, la justice des mineurs face aux usages en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Farcy-Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20.36, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">20.36, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.245</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition dans le cadre du projet de réforme de la famille, auprès de Mme Dominique Bertinotti, Ministre déléguée chargée de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,51 +7056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.017.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02403352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.059.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041181ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.013.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.035.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.119.0046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.046.0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Regnoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roignant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3071/enfants-places-deplaces-replaces-parcours-en-protection-de-l-enfance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.017.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02403352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.059.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041181ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.013.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.035.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.119.0046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.046.0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Regnoult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roignant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3071/enfants-places-deplaces-replaces-parcours-en-protection-de-l-enfance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00658349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>