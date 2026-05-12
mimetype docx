--- v0 (2026-04-06)
+++ v1 (2026-05-12)
@@ -876,867 +876,867 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
+                <w:t xml:space="preserve">Évaluer la maturité sexuelle et son héritabilité avec un phénotypage non invasif de la crête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Émilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663054v1</w:t>
+                <w:t xml:space="preserve">hal-05597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La colorimétrie du sérum, un critère de sélection de l'efficacité alimentaire des pintades?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jamenot</w:t>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rabeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Raynaud</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301060v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">La colorimétrie du sérum, un critère de sélection de l'efficacité alimentaire des pintades?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Pascal Jamenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Pierre Rabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">15èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613407v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of laying, egg quality and meat quality traits in broiler lines with different muscle glycogen levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Berger</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Poultry Meat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Antalya (Turkey), Turkey</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150608v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
+                <w:t xml:space="preserve">Genetic variability of laying, egg quality and meat quality traits in broiler lines with different muscle glycogen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Erensoy Kadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emilie raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Quentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">6. Poultry Meat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Antalya (Turkey), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607918v1</w:t>
+                <w:t xml:space="preserve">hal-04150608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,1323 +1755,1448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759164v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759159v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadir Erensoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601335v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152207v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737946v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737893v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605130v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il du couple marié avec deux enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3100,51 +3225,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Configurations et dynamiques familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3154,51 +3279,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3207,288 +3332,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,363 +3632,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laying performances and egg quality in two broiler breeder purelines divergently selected on their meat ultimate pH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Marzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Edimburg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,301 +4007,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Royer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification électronique par RFID chez les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4186,51 +4311,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles monoparentales en Europe : de nouvelles façons de faire famille pour de nouvelles normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4263,51 +4388,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodier Marceline, Buisson Guillemette, Lapinte Aude, Robert-Bobée Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couples et familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE Référence, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4317,51 +4442,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4417,65 +4542,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4622,51 +4747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellidenty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1612" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jamenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellidenty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1612" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jamenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>