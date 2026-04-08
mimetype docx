--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1383,804 +1383,804 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et forçages anthropiques : quels impacts sur la reproduction de la perche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyrard Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; CARRTEL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'exposition précoce à un toxique issu de particules d'usure de pneu couplée à une hausse de température sur la morphologie à l'éclosion d'un poisson lacustre patrimonial froid, l'omble chevalier (Salvelinus alpinus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny-Laure Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR-CARRTEL, 74200 Thonon-les-Bains. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts sur les populations de poissons du Léman des campagnes sismiques 3D pour des études de géothermie IMPOPSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Morati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR-CARRTEL, 74200 Thonon-les-Bains. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux PCB couplé à une hausse de la température durant les premiers stades de vie d’un poisson lacustre patrimonial sténotherme froid, l’omble chevalier (Salvelinus alpinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR-CARRTEL, 74200 Thonon-les-Bains. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t>
+              <w:t xml:space="preserve">AquaEcOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453345v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaEcOmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...223 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-04718898v1</w:t>
+                <w:t xml:space="preserve">hal-05453345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10052-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Alcaraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10052-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Alcaraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>