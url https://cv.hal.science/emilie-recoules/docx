--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -671,295 +671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605968v1</w:t>
+                <w:t xml:space="preserve">hal-01605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bournazel</w:t>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meme</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605891v1</w:t>
+                <w:t xml:space="preserve">hal-01605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie protéique : état des lieux et voies d’amélioration pour l’alimentation des volailles</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,432 +1989,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie protéique française : quel avenir pour les productions avicoles ?</w:t>
+                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739142v1</w:t>
+                <w:t xml:space="preserve">hal-02740620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
+                <w:t xml:space="preserve">L'autonomie protéique française : quel avenir pour les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brévault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739197v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
+                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740620v1</w:t>
+                <w:t xml:space="preserve">hal-02739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,273 +2864,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
+              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744652v1</w:t>
+                <w:t xml:space="preserve">hal-01186856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186856v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interrelations nutrition/reproduction chez la vache allaitante</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale Sciences de la Vie et de la Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Ayuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3949,359 +3949,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331455v1</w:t>
+                <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739198v1</w:t>
+                <w:t xml:space="preserve">hal-01331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
@@ -4752,51 +4752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8EEE4A7"/>
+    <w:nsid w:val="493AD6A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4983,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-recoules" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1809-2460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23019852X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cadre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gambier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;vault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875709v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22347" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-recoules" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1809-2460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23019852X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cadre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gambier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;vault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875709v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22347" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>