--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -671,295 +671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bournazel</w:t>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meme</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605891v1</w:t>
+                <w:t xml:space="preserve">hal-01605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605968v1</w:t>
+                <w:t xml:space="preserve">hal-01605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie protéique : état des lieux et voies d’amélioration pour l’alimentation des volailles</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,432 +1989,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
+                <w:t xml:space="preserve">L'autonomie protéique française : quel avenir pour les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brévault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740620v1</w:t>
+                <w:t xml:space="preserve">hal-02739142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie protéique française : quel avenir pour les productions avicoles ?</w:t>
+                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739142v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
+                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739197v1</w:t>
+                <w:t xml:space="preserve">hal-02740620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,273 +2864,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186856v1</w:t>
+                <w:t xml:space="preserve">hal-02744652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
+              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744652v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interrelations nutrition/reproduction chez la vache allaitante</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale Sciences de la Vie et de la Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Ayuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3949,359 +3949,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739198v1</w:t>
+                <w:t xml:space="preserve">hal-01331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331455v1</w:t>
+                <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
@@ -4752,51 +4752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="493AD6A0"/>
+    <w:nsid w:val="AC0B000E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4983,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-recoules" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1809-2460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23019852X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cadre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gambier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;vault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875709v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22347" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-recoules" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1809-2460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23019852X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cadre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gambier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;vault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875709v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22347" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>