--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -735,756 +735,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon et l'Europe : bilan de l'exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eugène de Beauharnais, officier des chasseurs à cheval de la Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Gorchkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 144, pp.5-14</w:t>
+              <w:t xml:space="preserve">, 2013, 144, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154373v1</w:t>
+                <w:t xml:space="preserve">hal-05154374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène de Beauharnais, officier des chasseurs à cheval de la Garde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Napoléon et l'Europe : bilan de l'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 144, pp.28-34</w:t>
+              <w:t xml:space="preserve">, 2013, 144, pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154374v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Garde impériale russe, de Pierre le Grand à la révolution d'Octobre. Retour sur une expérience réussie</w:t>
+                <w:t xml:space="preserve">Les cantinières, des femmes d'honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140, pp.6-15</w:t>
+              <w:t xml:space="preserve">Napoléon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182002v1</w:t>
+                <w:t xml:space="preserve">hal-05154375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un brigadier des Cent-Gardes</w:t>
+                <w:t xml:space="preserve">Paris, musée de l'Armée : les nouvelles salles XVIIe-XIXe siècles. Dernière phase des travaux de l'aile Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon III, n° 10, 2010, pp. 78-81</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.78-81</w:t>
+              <w:t xml:space="preserve">La Revue des musées de France. La Revue du Louvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010-3, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154369v1</w:t>
+                <w:t xml:space="preserve">hal-05154371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles salles du département moderne au musée de l'Armée</w:t>
+                <w:t xml:space="preserve">Un brigadier des Cent-Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 139, pp.28-43</w:t>
+              <w:t xml:space="preserve">Napoléon III, n° 10, 2010, pp. 78-81</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154367v1</w:t>
+                <w:t xml:space="preserve">hal-05154369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Officier des guides en tenue de gala</w:t>
+                <w:t xml:space="preserve">Les nouvelles salles du département moderne au musée de l'Armée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.78-81</w:t>
+              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139, pp.28-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182160v1</w:t>
+                <w:t xml:space="preserve">hal-05154367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cavaliers de l'Empire des artistes et un musée</w:t>
+                <w:t xml:space="preserve">La Garde impériale russe, de Pierre le Grand à la révolution d'Octobre. Retour sur une expérience réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon Ier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, pp.68-71</w:t>
+              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154376v1</w:t>
+                <w:t xml:space="preserve">hal-05182002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souvenirs du maréchal Lannes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Robbe</w:t>
+                <w:t xml:space="preserve">Officier des guides en tenue de gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon Ier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57, pp.70-73</w:t>
+              <w:t xml:space="preserve">Napoléon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356685v1</w:t>
+                <w:t xml:space="preserve">hal-05182160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cantinières, des femmes d'honneur</w:t>
+                <w:t xml:space="preserve">Des cavaliers de l'Empire des artistes et un musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.78-81</w:t>
+              <w:t xml:space="preserve">Napoléon Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154375v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, musée de l'Armée : les nouvelles salles XVIIe-XIXe siècles. Dernière phase des travaux de l'aile Orient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Robbe</w:t>
+                <w:t xml:space="preserve">Souvenirs du maréchal Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des musées de France. La Revue du Louvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010-3, pp.19-21</w:t>
+              <w:t xml:space="preserve">Napoléon Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154371v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée de l'Armée, des armes et des hommes. Les nouvelles salles XVIIe-XIXe-XIXe siècles</w:t>
               </w:r>
@@ -2068,190 +2068,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au Service des tsars. La garde impériale russe de Pierre le Grand à la révolution d'Octobre</w:t>
+                <w:t xml:space="preserve">Napoléon et les Invalides. Collections napoléoniennes du musée de l'Armée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorguy V. Vilinbakhov</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Musée de l'Armée; State Hermitage Museum. Somogy éditions d'art, 2010, ISBN 978-2-7572-0410-8</w:t>
+                <w:t xml:space="preserve">Jean-Marie Haussadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la revue Napoléon — musée de l'Armée, pp.432, 2010, 978-2-9524583-5-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04973520v1</w:t>
+                <w:t xml:space="preserve">hal-05154715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon et les Invalides. Collections napoléoniennes du musée de l'Armée</w:t>
+                <w:t xml:space="preserve">Au Service des tsars. La garde impériale russe de Pierre le Grand à la révolution d'Octobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorguy V. Vilinbakhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Haussadis</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions de la revue Napoléon — musée de l'Armée, pp.432, 2010, 978-2-9524583-5-1</w:t>
+                <w:t xml:space="preserve">Sergueï L. Plotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l'Armée; State Hermitage Museum. Somogy éditions d'art, 2010, ISBN 978-2-7572-0410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154715v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04973520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2827,51 +2827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F860618"/>
+    <w:nsid w:val="24EB419B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +3058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-robbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5223-581X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Robbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.lentz.2021.01.0165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Parich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gorchkoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrier-Robbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charliquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branda, Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudou-Reuz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spourdos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorguy V. Vilinbakhov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; L. Plotnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-robbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5223-581X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Robbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.lentz.2021.01.0165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Parich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gorchkoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrier-Robbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charliquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branda, Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudou-Reuz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spourdos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussadis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorguy V. Vilinbakhov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; L. Plotnikov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>