--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific quantification of intact lipid nanocapsules in rats using FRET: biodistribution and PBPK model development</w:t>
+                <w:t xml:space="preserve">Thymoquinone loaded lipid nanocapsule dispersion: two methods of preparation, characterization and in vitro evaluations for oral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Elfatairi</w:t>
+                <w:t xml:space="preserve">Mouna Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Ou</w:t>
+                <w:t xml:space="preserve">Amine Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
+                <w:t xml:space="preserve">David Dallerac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (10), pp.1101-1112. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435889.2025.2492537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10837450.2024.2448616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242719v1</w:t>
+                <w:t xml:space="preserve">hal-04875865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymoquinone loaded lipid nanocapsule dispersion: two methods of preparation, characterization and in vitro evaluations for oral administration</w:t>
+                <w:t xml:space="preserve">Specific quantification of intact lipid nanocapsules in rats using FRET: biodistribution and PBPK model development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Selmi</w:t>
+                <w:t xml:space="preserve">Rana Elfatairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Trabelsi</w:t>
+                <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dallerac</w:t>
+                <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+                <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.1101-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10837450.2024.2448616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435889.2025.2492537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875865v1</w:t>
+                <w:t xml:space="preserve">hal-05242719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Ayurvedic Medicine Approaches Using Ginkgo biloba-Phytochemicals Functionalized Gold Nanoparticles Against Breast Cancer</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymoquinone-loaded lipid nanocapsules with promising anticancer activity for colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahassen Barboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Njim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1161,64 +1161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of intact lipid nanocapsules using new quantitative FRET technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Vasylaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET as the tool for in vivo nanomedicine tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic nanoparticle tracking during pharmacokinetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Elfatairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Pourbaghi-Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous nano-emulsification: Process optimization and modeling for the prediction of the nanoemulsion’s size and polydispersity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,448 +3197,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact saloplastic poly(acrylic acid)/poly(allylamine) complexes: kinetic control over composition, microstructure, and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Saloplastics: Alkaline Phosphatase Immobilized and Stabilized in Compacted Polyelectrolyte Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collin</w:t>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23, pp.673-682</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.4785-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201300117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966799v1</w:t>
+                <w:t xml:space="preserve">hal-01389162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Saloplastics: Alkaline Phosphatase Immobilized and Stabilized in Compacted Polyelectrolyte Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reisch</w:t>
+                <w:t xml:space="preserve">Highly lipophilic fluorescent dyes in nano-emulsions: towards bright non-leaking nano-droplets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Shulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (31), pp.11876-11886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ra21544f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201300117⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01389162v1</w:t>
+                <w:t xml:space="preserve">hal-00783454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly lipophilic fluorescent dyes in nano-emulsions: towards bright non-leaking nano-droplets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
+                <w:t xml:space="preserve">Compact saloplastic poly(acrylic acid)/poly(allylamine) complexes: kinetic control over composition, microstructure, and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ievgen Shulov</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ra21544f⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.673-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201201413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783454v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a novel lipid nanocapsule formulation of Sn38 for oral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3657,704 +3678,704 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of pharmaceutics and biopharmaceutics : official journal of Arbeitsgemeinschaft für Pharmazeutische Verfahrenstechnik e.V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (1), pp.181-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal competition between lipid nanocapsules and P-gp for paclitaxel transport across Caco-2 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (5), pp.422-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and rise of stealth nanocarriers for cancer therapy: passive versus active targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Trinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani-Malleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (9), pp.1415-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/nnm.10.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopharmaceutical parameters to concider in order to alter the fate of nanocarriers after oral delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.287-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanocapsules: Ready-to-use nanovectors for the aerosol delivery of paclitaxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (2), pp.239 - 246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2009.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanocarriers improve paclitaxel transport throughout human intestinal epithelial cells by using vesicle-mediated transcytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of controlled release : official journal of the Controlled Release Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 140 (2), pp.174-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gastrointestinal stability of lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4383,51 +4404,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 379 (2), pp.260-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,301 +4458,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal route for glioblastoma stem cells treatment using synergistic inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifon Edem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of lipid nanocapsule for oral treatment of liver cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dallerac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SFR ICAT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of residual micellar structures in lipid nanocapsules suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh Thu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4753,110 +4774,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFnano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of acute and chronic liver toxicity of lipid nanocapsules: what formulation for a better biocompatibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4865,356 +4886,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics and oral absorption of different lipid nanocapsules: new quantitative FRET technique revealing PEGylation increasing the particle’s clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP 2021 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic modelling of intravenous LNCs FRET in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norraseth Kaeokhamloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP 2021 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Two Phase Systems: Physico-chemical Characterization By Phase Diagram Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5256,73 +5277,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controlled Release Society Annual Meeting &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of phase diagrams for characterization of aqueous two-phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5377,113 +5398,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR ICAT4208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluations of new decitabine nanocarriers for the treatment of acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,168 +5523,168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual meeting on Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of curcumin lipid nanocapsule-loaded gels for inflammatory bowel disease application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chithdavone Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée scientifique de la SFR ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and characterization of &amp;quot;water-in-water&amp;quot; emulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5705,73 +5726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et caractérisation des systèmes d’émulsions dits « eau dans eau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5800,73 +5821,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la SFR ICAT4208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of decitabine nano objects for oral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5895,181 +5916,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Antibes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lipid nanocapsules for decitabine encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evaluation of novel lipid nanocapsule formulation of SN38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6098,51 +6119,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 eme réunion annuelle du Groupe Thématique de Recherche sur les Vecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6152,120 +6173,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEHAVIOR OF LIPID NANOCAPSULES AFTER ORAL ADMINISTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School « Innovations in Delivery and Targeting »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of acute and chronic liver toxicity of lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6274,175 +6295,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société Française de Recherche ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral application of lipid nanocapsules: behavior of nanoparticles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOMED EMJMD Workshop 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of acute and chronic liver toxicity of lipid nanocapsules: what formulation for a better biocompatibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6451,175 +6472,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Toxicologie Cellulaire et Moléculaire : Les Jeunes Toxicologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORAL APPLICATION OF LIPID NANOCAPSULES: BEHAVIOR OF NANOPARTICLES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th NANOMED Workshop "From biotechnology to nanobiotechnology and vaccines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pavia, Jul 2022, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocapsules lipidiques : quelle taille pour une meilleure biocompatibilité hépatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6628,241 +6649,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société Française de Recherche ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of acute and chronic liver toxicity of lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratagem Cost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decitabine encapsulation in nanovector to improve acute myeloid leukemia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,566 +6915,566 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR ICAT 4208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid nanocapsules: a new platform for oral drug delivery system ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined strategy based on pre-activated analogs of oxazaphosphorines for increased therapeutic index and immune modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Skarbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Drug Delivery Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2017-2195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615984v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined strategy based on pre-activated analogs of oxazaphosphorines for increased therapeutic index and immune modulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid nanocapsules: a new platform for oral drug delivery system ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Drug Delivery Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615988v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and evaluation of new oxazaphosphorine prodrugs-loaded lipid nanocapsules for cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Skarbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery (APGI/ADRITELF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New oxazaphosphorine prodrug’s for immunotherapy and n anomedicine against cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Skarbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Skarbek</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapus-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">107th AACR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the diffusion coefficient of nanocarriers with the fluorescence recovery technique in gastrointestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dénarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,51 +7493,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossing Biological Barriers - Advances in Nanocarriers Design for Targeted Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7526,287 +7547,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de nanocapsules lipidiques par procédé continu d’inversion de phase en concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2021/014109. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de nanocapsules lipidiques par procédé continu d’inversion de phase en concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR30990669. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocapsules lipidiques, procédé de préparation et utilisation comme médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7828,51 +7849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7882,160 +7903,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of therapeutics across intestinal epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Muro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug delivery across physiological barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-208, 2016, 978-981-4669-41-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19907-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8182,51 +8203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elfatairi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norraseth Kaeokhamloed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435889.2025.2492537" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Selmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dallerac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2448616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velaphi Thipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nya Hall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoolya Pandurangi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ajayi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Emeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S478533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04751862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delaporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bejaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Salek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen Barboura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00445g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04295223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Thu Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simonsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.10.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arafath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2021.778645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karikachery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#199;akilkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Genedy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vasylaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Mellinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03720790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.06.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2021-0155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04748-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Pourbaghi-Masouleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S194858" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.05.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01908758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1507061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-017-0605-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2017.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Frombach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03805634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Bensley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Phoeung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Spanedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03863" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malhaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2016.03.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Orthlieb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304991" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1SJ0S1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tirado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB2AF2F30D481A9F81806769AC43ACD4374DDED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra21544f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSR8L4GS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Trinh Huynh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani-Malleret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2009.06.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7DLZBWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04849947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doualle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifon Edem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Khelil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gattacceca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02613941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738515v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thepot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delahousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Skarbek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gauthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gonde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapus-Gras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D&#233;narnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Muro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b19907-10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19907-10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dallerac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2448616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elfatairi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norraseth Kaeokhamloed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435889.2025.2492537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velaphi Thipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nya Hall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoolya Pandurangi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ajayi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Emeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S478533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04751862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delaporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bejaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Salek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen Barboura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00445g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04295223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Thu Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simonsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.10.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arafath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2021.778645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karikachery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#199;akilkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Genedy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vasylaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Mellinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03720790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.06.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2021-0155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04748-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Pourbaghi-Masouleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S194858" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.05.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01908758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1507061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-017-0605-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2017.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Frombach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03805634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Bensley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Phoeung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Spanedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03863" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malhaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2016.03.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Orthlieb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304991" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1SJ0S1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tirado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB2AF2F30D481A9F81806769AC43ACD4374DDED4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Anton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra21544f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201201413" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDD2HTDR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSR8L4GS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Trinh Huynh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani-Malleret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2009.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7DLZBWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04849947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doualle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifon Edem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Khelil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gattacceca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02613941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695352v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thepot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delahousse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Skarbek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desbois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2195" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapus-Gras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615956v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D&#233;narnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180820v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Muro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b19907-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19907-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>