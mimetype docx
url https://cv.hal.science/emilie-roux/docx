--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -66,5947 +66,5947 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Rapport (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre aux abords de l'enceinte urbaine d'Orléans (IVe-XIIIe s.) : la fouille des Vinaigreries Dessaux (2019)</w:t>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherches. Rapport de 3eme année d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFAM; FERACF</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879170v1</w:t>
+                <w:t xml:space="preserve">hal-04717504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mobilier aux gestes : variété des découvertes dans les sépultures modernes et de leurs apports à la compréhension du fait funéraire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centre-Val-de-Loire, Loiret, Saint-Maurice-sur Fessard, rue de l'Huillerie, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04459872v1</w:t>
+                <w:t xml:space="preserve">hal-04826594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en Région Centre-Val-de-Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Capron</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04460019v1</w:t>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardiniers ou paysans ? La question de la présence de l’outillage agro-pastoral dans les agglomérations gauloises et antiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Orléans, 15-17 rue de la Tour Neuve. Des marges à la ville, fouilles de la Vinaigrerie Dessaux. Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Najera-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401145v1</w:t>
+                <w:t xml:space="preserve">hal-04198166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orléans (Loiret). 28 rue de l’Ételon, Lycée Saint-Euverte. Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-03514149v1</w:t>
+                <w:t xml:space="preserve">hal-04201578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instrumentum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Orléans, 31 rue de la Colombe (45 234 307)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04401109v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2018, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire à Orléans à l’époque gauloise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orléans, ZAC des Carmes Madeleine, site de l'hôpital Porte-Madeleine (45 234 285), sondages programmés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Massat</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02013443v1</w:t>
+                <w:t xml:space="preserve">hal-02013459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations domestiques et funéraires de Boynes (Loiret), contextualisation des fouilles de la Porte de Puiseaux (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01613287v1</w:t>
+                <w:t xml:space="preserve">Orléans, 4-6 rue des Bons-Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quantification des mobiliers d'instrumentum</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02013310v1</w:t>
+                <w:t xml:space="preserve">Orléans, rue Charles Sadron, rapport de diagnostic archéologique (45 234 297 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
+                <w:t xml:space="preserve">Orléans, Parc des expositions et des congrès entre la rue du président Robert Schuman et la rue des Montées (45 234 295 OP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+                <w:t xml:space="preserve">Maryse Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, Clos des Trois fontaines - rue du Nécotin, rapport de diagnostic archéologique (45 234 300 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, ZAC des Carmes Madeleine, site de l'hôpital Porte-Madeleine (45 234 285)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.443, 2 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 41 bis rue Saint-Marc (45 234 298 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'établissement rural antique du &amp;quot;Moulin d'Escrennes&amp;quot; : Loiret, Escrennes, ZAC Saint-Eutrope (2e tranche) [rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] F109759, Inrap Centre - Île-de-France. 2016, 2 vol (428, 444p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 75 rue des Murlins (45 234 275)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2016, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 4 boulevard Rocheplatte (45 234 257)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 80 quai du Châtelet (45 234 246)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.2 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 66 rue des Murlins (45 234 267)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 8 rue du Pressoir Neuf (45 234 271)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 5 rue d'Escures (tranche 1 ; 45 234 270)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 22 boulevard Rocheplatte, rapport de diagnostic archéologique (45 234 250 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 16 rue du Puits Saint Laurent - rue Drufin - rue Sous les Saints (45 234 233 AH - 45 234 234 AH - 45 234 235 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, rue du Grenier à Sel : suivi des travaux de requalification (45 234 242 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, Place du Martroi : suivi des travaux de requalification (45 234 223 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.3 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, 8 boulevard Guy Marie Riobé (45 234 230 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SAMO. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernou-sur-Brenne (Indre-et-Loire) : Un habitat de courte durée à &amp;quot;Foujouin&amp;quot;. Une occupation du milieu du VIIIe au milieu du IXe siècle à l'écart de Vernao. Rapport de fouille archéologique réalisé du 2 mai au 14 août 2012 et corespondant à la prescription n° 11/0243 du 10 mai 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2013, 2 vol. (447 p., 457 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondettes (37) : La Vermicellerie : Une occupation du Bronze final et un habitat du haut Moyen-Âge. Boulevard périphérique nord-ouest de Tours (Indre-et-Loire) : Rapport final d'opération de fouille archéologique préventive réalisée du 23 avril au 20 juillet 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Laurens-Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 3 vol. (107-90-267 p.) Vol 1:texte. Vol 2 : illustrations.Vol 3 : Annexes + 1CD : ill. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, Rue et Place Du Cheval Rouge, Travaux de Réseaux (45 234 215 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Service archéologique municipal d'Orléans. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans, Cité du Sanitas, rue du Sanitas et rue du Faubourg Madeleine (45 234 222 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SAMO / SRA Centre. 2012, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boynes, Le Clos à Janlis / Les Pierrières (Loiret) : habitat rural du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2011, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boynes, La Porte de Puiseaux : ferme gauloise et habitat rural du haut Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château-la-Vallière (37). Couesmes. &amp;quot;La Tesserie&amp;quot;. Aménagement de la déviation routière de Château-la Vallière - déviation de la RD 766 (Indre-et-Loire). Rapport final d'opération de fouille archéologique réalisé du 23 octobre 2008 au 24 avril 2009 correspondant à la prescription n° 8/0295 du 22 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Chanteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2009, 3 vol. (186 p. ; 200 fig. ; 401 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat rural de Batilly-en-Gâtinais &amp;quot;Les Pierrières&amp;quot; (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fichtl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2008, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuillé-Pont-Pierre (37). ZAC &amp;quot;Polaxis&amp;quot;. Tranche 1. Rapport de diagnostic archéologique correspondant à la prescription n° 06/0683 du 21 septembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauraige (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2007, 3 vol. (61 p., 133 p., 182 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ensemble atypique d’une domus à Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949354v1</w:t>
+              <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier d’une cave antique à Orléans-Cenabum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic comme outil de recherche : l’exemple d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Caen, France. , Le diagnostic comme outil de recherche. Actes du 2e séminaire scientifique et technique de l'Inrap, 28-29 sept. 2017, Caen, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/fq4q-et80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier dans les sépultures d’époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2024, Monographies Instrumentum 78, Michel Feugère, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461277v1</w:t>
-              </w:r>
-[...3364 lines deleted...]
-                <w:t xml:space="preserve">hal-03128120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves et celliers de l’Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.235-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la berge en rive droite de la Loire à l’époque romaine à Orléans/&amp;lt;i&amp;gt;Cenabum&amp;lt;/i&amp;gt; (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.387-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.5452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans (Loiret). Hôpital Porte-Madeleine [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47, pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux xive-xve siècles</w:t>
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux XIVe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Josserand</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.91 - 122. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2016, 46, pp.91-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795624v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux XIVe-XVe siècles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'artisanat dans le contexte de recherche archéologique préventive : approches pluridisciplinaires, 2016 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01730746v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Roux</w:t>
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux xive-xve siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.91 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331586v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berges de Loire antiques et résidences aristocratiques médiévales : résultats de la fouille préventive au n^\circ 80 quai du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXII (173), pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble urbanisé en marge de l’agglomération gauloise d’Orléans : la place du Martroi (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement rural de La Tène finale à Couesmes, La Tesserie (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Chanteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.175-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat rural aristocratique de Batilly-en-Gâtinais (Loiret) : résultats de la campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux fibules avec estampille découvertes à Prasville (Eure-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, d\'ec. 2009 (30), pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils romains de la villa de Lazenay (Bourges, F)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre aux abords de l'enceinte urbaine d'Orléans (IVe-XIIIe s.) : la fouille des Vinaigreries Dessaux (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM; FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-94, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en Région Centre-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-126, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mobilier aux gestes : variété des découvertes dans les sépultures modernes et de leurs apports à la compréhension du fait funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-30, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardiniers ou paysans ? La question de la présence de l’outillage agro-pastoral dans les agglomérations gauloises et antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kasprzyk M., Tisserand N. (dir.), L’outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-90, 2023, collection Art, Archéologie &amp; Patrimoine, 978-2-36441-482-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Bonaventure; Stéphane Carrara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axes fluviaux et territoires à l’âge du Fer. Actes du 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lyon, 21-23 mai 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-120, 2022, Collection Afeaf (4), 978-2-9567407-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peyne N. (dir.), Une agglomération artisanale gauloise à Blois (Loir-et-Cher). Le site de la Croupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-140, 2019, Supplément de la revue archéologique du Centre de la France, 978-2-913272-59-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire à Orléans à l’époque gauloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.509-522, 2018, Archéologie &amp; Culture, 978-2-7535-7442-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les occupations domestiques et funéraires de Boynes (Loiret), contextualisation des fouilles de la Porte de Puiseaux (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts - Actes des 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées internationales d’archéologie mérovingienne de l'AFAM oarganisées par Arkéos et l'AFAM à Douai, 9-11 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quantification des mobiliers d'instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">131, pp.10-13, 2013, Les Nouvelles de l'archéologie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013445v1</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Feracf, pp.85-100, 2012, Supplément à la Revue archélogique de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6024,51 +6024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 m² + 3 latrines + 1 aquamanile + 6 674 restes de poissons, Fouilles du Châtelet à Orléans en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIVe Journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Archéologie Mérovingenne, Sep 2024, Châlon-sur-Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,64 +6093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves et celliers de l’Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans les Trois Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Pilard, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,51 +6175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ciboire en dehors d’une église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Corpus, Imagerie scientifique et objet archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eveha; Inrap; La Fabrique des Patrimoine; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6238,264 +6238,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en région Centre-Val-de-Loire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier en contexte funéraire moderne et contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Dohr; Carole Fossurier, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401211v1</w:t>
+                <w:t xml:space="preserve">hal-04004777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en région Centre-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le petit mobilier en contexte funéraire moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Dohr; Carole Fossurier, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004777v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de mobilier en milieu urbain à Orléans, l'exemple de la place du Cheval-Rouge (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "CORPUS : Étude du mobilier métallique et del'instrumentum" 6e table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6520,51 +6520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de la consommation d'instrumentum dans les agglomérations : l'exemple des territoires carnute, biturige et turon (200 av. -30 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen âge: actes de la Table ronde européenne Instrumentum, Lyon, 18-20 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chauvigny, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6634,51 +6634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pars rustica de la villa antique des Petites Vallées à Ymonville (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les berges de la rive droite de la Loire à Orléans : quelques observations issues des fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer En Espace Contraint : L'exemple de l'hôpital Porte-Madeleine à Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural de Batilly-en-Gâtinais « Les Pierrières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,51 +7035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de l'usage du mobilier non céramique dans les agglomérations (IIe s. av. J.-C. - IIIe s. apr. J.-C.) : l'exemple des territoires turon, biturige et carnute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université François Rabelais - Tours, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7275,51 +7275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1759" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ladam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fq4q-et80" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331586v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Sylvie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emilie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ladam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fq4q-et80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1759" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Sylvie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emilie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>