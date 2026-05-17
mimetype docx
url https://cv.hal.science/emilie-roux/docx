--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -66,3072 +66,4432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caves et celliers de l’Orléanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.235-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la berge en rive droite de la Loire à l’époque romaine à Orléans/&amp;lt;i&amp;gt;Cenabum&amp;lt;/i&amp;gt; (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.5452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans (Loiret). Hôpital Porte-Madeleine [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.161-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berges de Loire antiques et résidences aristocratiques médiévales : résultats de la fouille préventive au n^\circ 80 quai du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXII (173), pp.19-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux XIVe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.91-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'artisanat dans le contexte de recherche archéologique préventive : approches pluridisciplinaires, 2016 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux xive-xve siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.91 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ensemble urbanisé en marge de l’agglomération gauloise d’Orléans : la place du Martroi (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.61-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un établissement rural de La Tène finale à Couesmes, La Tesserie (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Chanteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.175-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fibules avec estampille découvertes à Prasville (Eure-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, d\'ec. 2009 (30), pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat rural aristocratique de Batilly-en-Gâtinais (Loiret) : résultats de la campagne 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques outils romains de la villa de Lazenay (Bourges, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherches. Rapport de 3eme année d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Battistini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val-de-Loire, Loiret, Saint-Maurice-sur Fessard, rue de l'Huillerie, rapport de diagnostic archéologique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04826594v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
+                <w:t xml:space="preserve">Centre-Val-de-Loire, Loiret, Saint-Maurice-sur Fessard, rue de l'Huillerie, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04203555v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, 15-17 rue de la Tour Neuve. Des marges à la ville, fouilles de la Vinaigrerie Dessaux. Rapport final d’opération de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Najera-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans (Loiret). 28 rue de l’Ételon, Lycée Saint-Euverte. Rapport final d’opération de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, 31 rue de la Colombe (45 234 307)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC des Carmes Madeleine, site de l'hôpital Porte-Madeleine (45 234 285), sondages programmés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 4-6 rue des Bons-Etats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, Clos des Trois fontaines - rue du Nécotin, rapport de diagnostic archéologique (45 234 300 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.175</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013468v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, rue Charles Sadron, rapport de diagnostic archéologique (45 234 297 OP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 41 bis rue Saint-Marc (45 234 298 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.210</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013467v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Parc des expositions et des congrès entre la rue du président Robert Schuman et la rue des Montées (45 234 295 OP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, Clos des Trois fontaines - rue du Nécotin, rapport de diagnostic archéologique (45 234 300 OP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, ZAC des Carmes Madeleine, site de l'hôpital Porte-Madeleine (45 234 285)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.127</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.443, 2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013457v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, ZAC des Carmes Madeleine, site de l'hôpital Porte-Madeleine (45 234 285)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 4-6 rue des Bons-Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.443, 2 vol</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013466v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 41 bis rue Saint-Marc (45 234 298 OP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Orléans, rue Charles Sadron, rapport de diagnostic archéologique (45 234 297 OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Parisot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.77</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2017, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013449v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement rural antique du &amp;quot;Moulin d'Escrennes&amp;quot; : Loiret, Escrennes, ZAC Saint-Eutrope (2e tranche) [rapport de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] F109759, Inrap Centre - Île-de-France. 2016, 2 vol (428, 444p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, 75 rue des Murlins (45 234 275)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2016, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 4 boulevard Rocheplatte (45 234 257)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 5 rue d'Escures (tranche 1 ; 45 234 270)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.37</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013465v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 80 quai du Châtelet (45 234 246)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 4 boulevard Rocheplatte (45 234 257)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.2 vol</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013464v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 66 rue des Murlins (45 234 267)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 80 quai du Châtelet (45 234 246)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013456v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 8 rue du Pressoir Neuf (45 234 271)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 66 rue des Murlins (45 234 267)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.35</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013455v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 5 rue d'Escures (tranche 1 ; 45 234 270)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 8 rue du Pressoir Neuf (45 234 271)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.80</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle d'archéologie, Ville d'Orléans. 2015, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013460v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 22 boulevard Rocheplatte, rapport de diagnostic archéologique (45 234 250 AH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, rue du Grenier à Sel : suivi des travaux de requalification (45 234 242 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013454v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, 16 rue du Puits Saint Laurent - rue Drufin - rue Sous les Saints (45 234 233 AH - 45 234 234 AH - 45 234 235 AH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 22 boulevard Rocheplatte, rapport de diagnostic archéologique (45 234 250 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.104</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013450v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, rue du Grenier à Sel : suivi des travaux de requalification (45 234 242 AH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, 16 rue du Puits Saint Laurent - rue Drufin - rue Sous les Saints (45 234 233 AH - 45 234 234 AH - 45 234 235 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013463v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Place du Martroi : suivi des travaux de requalification (45 234 223 AH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service archéologique municipal d'Orléans. 2014, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, 8 boulevard Guy Marie Riobé (45 234 230 AH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SAMO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernou-sur-Brenne (Indre-et-Loire) : Un habitat de courte durée à &amp;quot;Foujouin&amp;quot;. Une occupation du milieu du VIIIe au milieu du IXe siècle à l'écart de Vernao. Rapport de fouille archéologique réalisé du 2 mai au 14 août 2012 et corespondant à la prescription n° 11/0243 du 10 mai 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2013, 2 vol. (447 p., 457 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondettes (37) : La Vermicellerie : Une occupation du Bronze final et un habitat du haut Moyen-Âge. Boulevard périphérique nord-ouest de Tours (Indre-et-Loire) : Rapport final d'opération de fouille archéologique préventive réalisée du 23 avril au 20 juillet 2007</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 3 vol. (107-90-267 p.) Vol 1:texte. Vol 2 : illustrations.Vol 3 : Annexes + 1CD : ill. ; 30 cm</w:t>
+                <w:t xml:space="preserve">Orléans, Cité du Sanitas, rue du Sanitas et rue du Faubourg Madeleine (45 234 222 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SAMO / SRA Centre. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092088v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, Rue et Place Du Cheval Rouge, Travaux de Réseaux (45 234 215 AH)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Service archéologique municipal d'Orléans. 2012</w:t>
+                <w:t xml:space="preserve">Fondettes (37) : La Vermicellerie : Une occupation du Bronze final et un habitat du haut Moyen-Âge. Boulevard périphérique nord-ouest de Tours (Indre-et-Loire) : Rapport final d'opération de fouille archéologique préventive réalisée du 23 avril au 20 juillet 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Laurens-Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 3 vol. (107-90-267 p.) Vol 1:texte. Vol 2 : illustrations.Vol 3 : Annexes + 1CD : ill. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02013451v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, Cité du Sanitas, rue du Sanitas et rue du Faubourg Madeleine (45 234 222 AH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orléans, Rue et Place Du Cheval Rouge, Travaux de Réseaux (45 234 215 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SAMO / SRA Centre. 2012, pp.28</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Service archéologique municipal d'Orléans. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013452v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boynes, Le Clos à Janlis / Les Pierrières (Loiret) : habitat rural du second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boynes, La Porte de Puiseaux : ferme gauloise et habitat rural du haut Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château-la-Vallière (37). Couesmes. &amp;quot;La Tesserie&amp;quot;. Aménagement de la déviation routière de Château-la Vallière - déviation de la RD 766 (Indre-et-Loire). Rapport final d'opération de fouille archéologique réalisé du 23 octobre 2008 au 24 avril 2009 correspondant à la prescription n° 8/0295 du 22 septembre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Chanteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2009, 3 vol. (186 p. ; 200 fig. ; 401 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural de Batilly-en-Gâtinais &amp;quot;Les Pierrières&amp;quot; (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Univ. F. Rabelais / SRA Centre. 2008, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuillé-Pont-Pierre (37). ZAC &amp;quot;Polaxis&amp;quot;. Tranche 1. Rapport de diagnostic archéologique correspondant à la prescription n° 06/0683 du 21 septembre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mauraige (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2007, 3 vol. (61 p., 133 p., 182 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3141,314 +4501,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble atypique d’une domus à Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier d’une cave antique à Orléans-Cenabum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic comme outil de recherche : l’exemple d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Caen, France. , Le diagnostic comme outil de recherche. Actes du 2e séminaire scientifique et technique de l'Inrap, 28-29 sept. 2017, Caen, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/fq4q-et80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3458,1492 +4818,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier dans les sépultures d’époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2024, Monographies Instrumentum 78, Michel Feugère, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461277v1</w:t>
-              </w:r>
-[...1358 lines deleted...]
-                <w:t xml:space="preserve">hal-02013445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4961,64 +4961,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre aux abords de l'enceinte urbaine d'Orléans (IVe-XIIIe s.) : la fouille des Vinaigreries Dessaux (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5060,91 +5060,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en Région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-126, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5172,51 +5172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mobilier aux gestes : variété des découvertes dans les sépultures modernes et de leurs apports à la compréhension du fait funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
                 <w:t xml:space="preserve">Aurélie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-30, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiniers ou paysans ? La question de la présence de l’outillage agro-pastoral dans les agglomérations gauloises et antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kasprzyk M., Tisserand N. (dir.), L’outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-90, 2023, collection Art, Archéologie &amp; Patrimoine, 978-2-36441-482-2</w:t>
@@ -5374,51 +5374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,51 +5531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peyne N. (dir.), Une agglomération artisanale gauloise à Blois (Loir-et-Cher). Le site de la Croupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-140, 2019, Supplément de la revue archéologique du Centre de la France, 978-2-913272-59-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5600,64 +5600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire à Orléans à l’époque gauloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5699,64 +5699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations domestiques et funéraires de Boynes (Loiret), contextualisation des fouilles de la Porte de Puiseaux (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts - Actes des 35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -5835,51 +5835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">131, pp.10-13, 2013, Les Nouvelles de l'archéologie, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.1759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5906,51 +5906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6024,51 +6024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 m² + 3 latrines + 1 aquamanile + 6 674 restes de poissons, Fouilles du Châtelet à Orléans en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIVe Journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Archéologie Mérovingenne, Sep 2024, Châlon-sur-Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6087,415 +6087,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caves et celliers de l’Orléanais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un ciboire en dehors d’une église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans les Trois Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Pilard, Apr 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Corpus, Imagerie scientifique et objet archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eveha; Inrap; La Fabrique des Patrimoine; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401165v1</w:t>
+                <w:t xml:space="preserve">hal-04401195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ciboire en dehors d’une église</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les caves et celliers de l’Orléanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Corpus, Imagerie scientifique et objet archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eveha; Inrap; La Fabrique des Patrimoine; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans les Trois Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Pilard, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401195v1</w:t>
+                <w:t xml:space="preserve">hal-04401165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en région Centre-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le petit mobilier en contexte funéraire moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Dohr; Carole Fossurier, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004777v1</w:t>
+                <w:t xml:space="preserve">hal-04401211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain en contexte funéraire : état de la question en région Centre-Val-de-Loire</w:t>
+                <w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier en contexte funéraire moderne et contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Dohr; Carole Fossurier, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401211v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de mobilier en milieu urbain à Orléans, l'exemple de la place du Cheval-Rouge (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "CORPUS : Étude du mobilier métallique et del'instrumentum" 6e table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6520,51 +6520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de la consommation d'instrumentum dans les agglomérations : l'exemple des territoires carnute, biturige et turon (200 av. -30 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen âge: actes de la Table ronde européenne Instrumentum, Lyon, 18-20 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chauvigny, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6634,51 +6634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pars rustica de la villa antique des Petites Vallées à Ymonville (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les berges de la rive droite de la Loire à Orléans : quelques observations issues des fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer En Espace Contraint : L'exemple de l'hôpital Porte-Madeleine à Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural de Batilly-en-Gâtinais « Les Pierrières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,51 +7035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de l'usage du mobilier non céramique dans les agglomérations (IIe s. av. J.-C. - IIIe s. apr. J.-C.) : l'exemple des territoires turon, biturige et carnute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université François Rabelais - Tours, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7275,51 +7275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ladam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fq4q-et80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1759" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Sylvie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emilie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia No&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ladam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fq4q-et80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1759" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Sylvie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emilie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00865118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>