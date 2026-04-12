--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -502,745 +502,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeSnOI mid-infrared laser technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binbin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Herth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.232. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-021-00675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842043v1</w:t>
+                <w:t xml:space="preserve">hal-03299660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeSnOI mid-infrared laser technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjelika Bjelajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-021-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299660v1</w:t>
+                <w:t xml:space="preserve">hal-03842043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Lasing Thresholds in GeSn Microdisk Cavities with Defect Management of the Optically Active Region</w:t>
+                <w:t xml:space="preserve">Reduced lasing thresholds in GeSn microdisk cavities with defect management of the optically active region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Elbaz</w:t>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riazul Arefin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Herth</w:t>
+                <w:t xml:space="preserve">A Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.2713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986484v1</w:t>
+                <w:t xml:space="preserve">hal-02986491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced lasing thresholds in GeSn microdisk cavities with defect management of the optically active region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Arefin</w:t>
+                <w:t xml:space="preserve">Enhancing light absorption in a nanovolume with a nanoantenna: theory and figure of merit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sakat</w:t>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1523-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986491v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing light absorption in a nanovolume with a nanoantenna: theory and figure of merit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Lasing Thresholds in GeSn Microdisk Cavities with Defect Management of the Optically Active Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riazul Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1523-1528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00329⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.2713-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036386v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
@@ -1272,693 +1272,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Scanning Probe Tips with Epitaxial Semiconductor Layers</w:t>
+                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Bollani</w:t>
+                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.201600033⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.23356-23363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698439v1</w:t>
+                <w:t xml:space="preserve">hal-01690634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midinfrared Ultrastrong Light–Matter Coupling for THz Thermal Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Field Imaging of Free Carriers in ZnO Nanowires with a Scanning Probe Tip Made of Heavily Doped Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Askenazi</w:t>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+                <w:t xml:space="preserve">Andrea Notargiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanko Todorov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+                <w:t xml:space="preserve">Marialilia Pea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (10), pp.2550 - 2555. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649089v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Imaging of Free Carriers in ZnO Nanowires with a Scanning Probe Tip Made of Heavily Doped Germanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marialilia Pea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054042⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698535v1</w:t>
+                <w:t xml:space="preserve">hal-01698363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Functionalization of Scanning Probe Tips with Epitaxial Semiconductor Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Melli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.1600033 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.201600033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690634v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Midinfrared Ultrastrong Light–Matter Coupling for THz Thermal Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Benjamin Askenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+                <w:t xml:space="preserve">Yanko Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (10), pp.2550 - 2555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698363v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Photoluminescence in Gold Nanoantennas</w:t>
               </w:r>
@@ -2072,295 +2072,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
+                <w:t xml:space="preserve">Optical Activation of Germanium Plasmonic Antennas in the Mid-Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Isella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.047401 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.047401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696946v1</w:t>
+                <w:t xml:space="preserve">hal-01696554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Activation of Germanium Plasmonic Antennas in the Mid-Infrared</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmidt</w:t>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (4), pp.047401 </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (8), pp.085202 - 085202-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.047401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696554v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence emission from a nanofabricated scanning probe tip made of epitaxial germanium</w:t>
               </w:r>
@@ -2608,697 +2608,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission in optical Helmholtz resonators</w:t>
+                <w:t xml:space="preserve">Group-IV midinfrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chevalier</w:t>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696192v1</w:t>
+                <w:t xml:space="preserve">hal-01714023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-IV midinfrared plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Gaspare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">A. Notargiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093789⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.168 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714023v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Giliberti</w:t>
+                <w:t xml:space="preserve">Two-mode model for metal-dielectric guided-mode resonance filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tuambilangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Gaspare</w:t>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Notargiacomo</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141, pp.168 - 172. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (25), p. 31672-31681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.031672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696315v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-mode model for metal-dielectric guided-mode resonance filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+                <w:t xml:space="preserve">Midinfrared Plasmon-Enhanced Spectroscopy with Germanium Antennas on Silicon Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.031672⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.7225 - 7231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390841v1</w:t>
+                <w:t xml:space="preserve">hal-01696088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midinfrared Plasmon-Enhanced Spectroscopy with Germanium Antennas on Silicon Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Extraordinary transmission in optical Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (11), pp.7225 - 7231. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp. 2735-2738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696088v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–dielectric bi-atomic structure for angular-tolerant spectral filtering</w:t>
               </w:r>
@@ -3310,77 +3310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (4), pp. 425-427. </w:t>
@@ -3712,351 +3712,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing light absorption with a complex environment: What are the limits of the playground ?</w:t>
+                <w:t xml:space="preserve">Upper bound for the light absorption in a nanovolume assisted by a nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274094v1</w:t>
+                <w:t xml:space="preserve">hal-04303267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bound for the light absorption in a nanovolume assisted by a nanoantenna</w:t>
+                <w:t xml:space="preserve">Enhancing light absorption with a complex environment: What are the limits of the playground ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials’2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303267v1</w:t>
+                <w:t xml:space="preserve">hal-04274094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound for the enhancement of light absorption assisted by a nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Optical Society Annual Meeting 2018 (EOSAM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,346 +4075,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium plasmonic mid-infrared sensors on silicon substrates (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Calandrini</w:t>
+                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712197v1</w:t>
+                <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+                <w:t xml:space="preserve">Germanium plasmonic mid-infrared sensors on silicon substrates (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
+              <w:t xml:space="preserve">10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708890v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,90 +4465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering scanning near-field microscopy of ZnO nanowires with a highly doped-semiconductor probe tip (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.345</w:t>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Absorption and Thermal Emission with Metasurfaces (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojszvzyk Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,1105 +4696,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Sensing Using Heavily Doped Germanium Plasmonics on Silicon Substrates (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS PRiME 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712530v1</w:t>
+                <w:t xml:space="preserve">hal-01712638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712638v1</w:t>
+                <w:t xml:space="preserve">hal-01713002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
+              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713002v1</w:t>
+                <w:t xml:space="preserve">hal-01712249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Plasmonica 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712249v1</w:t>
+                <w:t xml:space="preserve">hal-02481685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonica 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481685v1</w:t>
+                <w:t xml:space="preserve">hal-01713948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713948v1</w:t>
+                <w:t xml:space="preserve">hal-02481622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojszvzyk Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481622v1</w:t>
+                <w:t xml:space="preserve">hal-01666585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
+                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666585v1</w:t>
+                <w:t xml:space="preserve">hal-01712612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic platform based on n-doped Ge-on-Si: Molecular sensing with germanium nano-antennas on Si (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
@@ -5826,2020 +5826,2020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">FOTONICA 2016 - 18° Convegno Nazionale sulle Tecnologie Fotoniche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712612v1</w:t>
+                <w:t xml:space="preserve">hal-01712414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared Sensing Using Heavily Doped Germanium Plasmonics on Silicon Substrates (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOTONICA 2016 - 18° Convegno Nazionale sulle Tecnologie Fotoniche </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ECS PRiME 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712414v1</w:t>
+                <w:t xml:space="preserve">hal-01712530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic resonances exploiting heavily-doped Ge on Si (Orale)</w:t>
+                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Biagioni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Samarelli</w:t>
+                <w:t xml:space="preserve">Marco Patrick Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO, Physics and Simulation of Optoelectronic Devices XXIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2084500⟩</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.FW3E.2 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2015.FW3E.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699769v1</w:t>
+                <w:t xml:space="preserve">hal-01713617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and frequency-resolved electrodynamics of germanium nanoantennas for mid-infrared plasmonics (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713327v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713617v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713552v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713173v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713481v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily phosphorous-doped Germanium thin films for mid-infrared plasmonics (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Group IV Photonics (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada. pp.94 - 95 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Group4.2015.7305964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared sensing with germanium antennas on silicon (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on surface plasmon photonics (SPP7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared plasmonics with heavily-doped germanium (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Surface Plasmon and Plasmonics (SPP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710657v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713139v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonics with heavily-doped germanium (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surface Plasmon and Plasmonics (SPP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genova, Italy</w:t>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713522v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+                <w:t xml:space="preserve">Mid-infrared plasmonic resonances exploiting heavily-doped Ge on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO, Physics and Simulation of Optoelectronic Devices XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93570G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2084500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713920v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Time- and frequency-resolved electrodynamics of germanium nanoantennas for mid-infrared plasmonics (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713416v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
@@ -7877,103 +7877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared germanium antennas resonating close to their screened plasma frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 39th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tucson, United States</w:t>
@@ -8002,103 +8002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Plasmonic Platform based on Heavily Doped Epitaxial Ge-on-Si: Retrieving the Optical Constants of Thin Ge Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Arizona, Tucson, United States</w:t>
@@ -8820,103 +8820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulated incandescent sources with metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
@@ -8945,90 +8945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the second harmonic emission from arrays of L‐shape nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Baselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas integrated on a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference of Near-field Optics and Nanophotonics (NFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Salt Lake City, United States. 2013</w:t>
@@ -9247,51 +9247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. 2011, Congrès Optique Marseille 2011 - recueil des communications</w:t>
@@ -9365,51 +9365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs nanophotoniques pour l’émission thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>