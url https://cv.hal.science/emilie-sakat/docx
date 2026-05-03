--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1272,481 +1272,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
+                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690634v1</w:t>
+                <w:t xml:space="preserve">hal-01698363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Imaging of Free Carriers in ZnO Nanowires with a Scanning Probe Tip Made of Heavily Doped Germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Notargiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marialilia Pea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.054042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.23356-23363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698363v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Scanning Probe Tips with Epitaxial Semiconductor Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,429 +1938,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Photoluminescence in Gold Nanoantennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Isella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (8), pp.085202 - 085202-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696647v1</w:t>
+                <w:t xml:space="preserve">hal-01696946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Activation of Germanium Plasmonic Antennas in the Mid-Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco P Fischer</w:t>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), pp.047401 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.047401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Photoluminescence in Gold Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bargigia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+                <w:t xml:space="preserve">Michele Celebrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Isella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (8), pp.085202 - 085202-18. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), pp.1489 - 1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696946v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence emission from a nanofabricated scanning probe tip made of epitaxial germanium</w:t>
               </w:r>
@@ -2608,295 +2608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-IV midinfrared plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+                <w:t xml:space="preserve">A. Di Gaspare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">A. Notargiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093789⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.168 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714023v1</w:t>
+                <w:t xml:space="preserve">hal-01696315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Baldassarre</w:t>
+                <w:t xml:space="preserve">Group-IV midinfrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Gaspare</w:t>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Notargiacomo</w:t>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141, pp.168 - 172. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696315v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-mode model for metal-dielectric guided-mode resonance filters</w:t>
               </w:r>
@@ -3016,103 +3016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midinfrared Plasmon-Enhanced Spectroscopy with Germanium Antennas on Silicon Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (11), pp.7225 - 7231. </w:t>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (16), pp. 3054-3056. </w:t>
@@ -4075,467 +4075,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
+              <w:t xml:space="preserve">Photonics West - OPTO, Quantum Sensing and Nano Electronics and Photonics XIV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States. pp.10111-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708890v1</w:t>
+                <w:t xml:space="preserve">hal-01702243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium plasmonic mid-infrared sensors on silicon substrates (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
+                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - OPTO, Quantum Sensing and Nano Electronics and Photonics XIV </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States. pp.10111-62</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702243v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering scanning near-field microscopy of ZnO nanowires with a highly doped-semiconductor probe tip (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4696,1239 +4696,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712638v1</w:t>
+                <w:t xml:space="preserve">hal-02481622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
+              <w:t xml:space="preserve">Plasmonica 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713002v1</w:t>
+                <w:t xml:space="preserve">hal-02481685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712249v1</w:t>
+                <w:t xml:space="preserve">hal-01713948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojszvzyk Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonica 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481685v1</w:t>
+                <w:t xml:space="preserve">hal-01666585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713948v1</w:t>
+                <w:t xml:space="preserve">hal-01713002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481622v1</w:t>
+                <w:t xml:space="preserve">hal-01712249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666585v1</w:t>
+                <w:t xml:space="preserve">hal-01712638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared plasmonic platform based on n-doped Ge-on-Si: Molecular sensing with germanium nano-antennas on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712612v1</w:t>
+                <w:t xml:space="preserve">hal-01712470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic platform based on n-doped Ge-on-Si: Molecular sensing with germanium nano-antennas on Si (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01712470v1</w:t>
+                <w:t xml:space="preserve">hal-01712612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOTONICA 2016 - 18° Convegno Nazionale sulle Tecnologie Fotoniche </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
@@ -5957,103 +5957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Sensing Using Heavily Doped Germanium Plasmonics on Silicon Substrates (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS PRiME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaï, United States</w:t>
@@ -6076,1127 +6076,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmidt</w:t>
+                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Stock</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713617v1</w:t>
+                <w:t xml:space="preserve">hal-01713481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713552v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713173v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Patrick Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.FW3E.2 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2015.FW3E.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713481v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710657v1</w:t>
+                <w:t xml:space="preserve">hal-01713139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">7th international conference on surface plasmon photonics (SPP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713139v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily phosphorous-doped Germanium thin films for mid-infrared plasmonics (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Group IV Photonics (GFP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713293v1</w:t>
+                <w:t xml:space="preserve">hal-01710657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared sensing with germanium antennas on silicon (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Heavily phosphorous-doped Germanium thin films for mid-infrared plasmonics (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on surface plasmon photonics (SPP7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Group IV Photonics (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada. pp.94 - 95 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Group4.2015.7305964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710715v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonics with heavily-doped germanium (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Surface Plasmon and Plasmonics (SPP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genova, Italy</w:t>
@@ -7219,277 +7219,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713920v1</w:t>
+                <w:t xml:space="preserve">hal-01713416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713416v1</w:t>
+                <w:t xml:space="preserve">hal-01713920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic resonances exploiting heavily-doped Ge on Si (Orale)</w:t>
               </w:r>
@@ -7609,103 +7609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and frequency-resolved electrodynamics of germanium nanoantennas for mid-infrared plasmonics (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1-2, </w:t>
@@ -7737,368 +7737,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared germanium antennas resonating close to their screened plasma frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 39th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tucson, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699659v1</w:t>
+                <w:t xml:space="preserve">hal-01729022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared germanium antennas resonating close to their screened plasma frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 39th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Group4.2014.6962011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729022v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Plasmonic Platform based on Heavily Doped Epitaxial Ge-on-Si: Retrieving the Optical Constants of Thin Ge Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Arizona, Tucson, United States</w:t>
@@ -8568,51 +8568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
@@ -8945,90 +8945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the second harmonic emission from arrays of L‐shape nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Baselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas integrated on a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference of Near-field Optics and Nanophotonics (NFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Salt Lake City, United States. 2013</w:t>
@@ -9234,51 +9234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9741,51 +9741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>