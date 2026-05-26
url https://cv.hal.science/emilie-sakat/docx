--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -502,745 +502,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeSnOI mid-infrared laser technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjelika Bjelajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-021-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299660v1</w:t>
+                <w:t xml:space="preserve">hal-03842043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeSnOI mid-infrared laser technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binbin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Herth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.232. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-021-00675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842043v1</w:t>
+                <w:t xml:space="preserve">hal-03299660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced lasing thresholds in GeSn microdisk cavities with defect management of the optically active region</w:t>
+                <w:t xml:space="preserve">Reduced Lasing Thresholds in GeSn Microdisk Cavities with Defect Management of the Optically Active Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+                <w:t xml:space="preserve">Anas Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Elbaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Wang</w:t>
+                <w:t xml:space="preserve">Riazul Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.2713-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986491v1</w:t>
+                <w:t xml:space="preserve">hal-02986484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing light absorption in a nanovolume with a nanoantenna: theory and figure of merit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Reduced lasing thresholds in GeSn microdisk cavities with defect management of the optically active region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+                <w:t xml:space="preserve">E Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00329⟩</w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.2713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036386v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Lasing Thresholds in GeSn Microdisk Cavities with Defect Management of the Optically Active Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing light absorption in a nanovolume with a nanoantenna: theory and figure of merit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Elbaz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (10), pp.2713-2722. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00708⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1523-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986484v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
@@ -1272,1095 +1272,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
+                <w:t xml:space="preserve">Functionalization of Scanning Probe Tips with Epitaxial Semiconductor Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Baselli</w:t>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Mauro Melli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.1600033 </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.201600033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698363v1</w:t>
+                <w:t xml:space="preserve">hal-01698439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Imaging of Free Carriers in ZnO Nanowires with a Scanning Probe Tip Made of Heavily Doped Germanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Midinfrared Ultrastrong Light–Matter Coupling for THz Thermal Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Askenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanko Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marialilia Pea</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054042⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (10), pp.2550 - 2555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698535v1</w:t>
+                <w:t xml:space="preserve">hal-01649089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Field Imaging of Free Carriers in ZnO Nanowires with a Scanning Probe Tip Made of Heavily Doped Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Notargiacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marialilia Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690634v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Scanning Probe Tips with Epitaxial Semiconductor Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+                <w:t xml:space="preserve">True thermal antenna with hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Bollani</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend-Age Biehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.201600033⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.23356-23363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.023356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698439v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midinfrared Ultrastrong Light–Matter Coupling for THz Thermal Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-Enhanced Second Harmonic Generation: from Individual Antennas to Extended Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Askenazi</w:t>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanko Todorov</w:t>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (10), pp.2550 - 2555. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1595 - 1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-016-0423-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Photoluminescence in Gold Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+                <w:t xml:space="preserve">Ilaria Bargigia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+                <w:t xml:space="preserve">Michele Celebrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Isella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), pp.1489 - 1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696946v1</w:t>
+                <w:t xml:space="preserve">hal-01696647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Activation of Germanium Plasmonic Antennas in the Mid-Infrared</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunability of the dielectric function of heavily doped germanium thin films for mid-infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmidt</w:t>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (4), pp.047401 </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (8), pp.085202 - 085202-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.047401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.085202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696554v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Photoluminescence in Gold Nanoantennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Activation of Germanium Plasmonic Antennas in the Mid-Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (8), pp.1489 - 1493. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.047401 </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.047401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696647v1</w:t>
+                <w:t xml:space="preserve">hal-01696554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence emission from a nanofabricated scanning probe tip made of epitaxial germanium</w:t>
               </w:r>
@@ -2608,697 +2608,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Giliberti</w:t>
+                <w:t xml:space="preserve">Extraordinary transmission in optical Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Notargiacomo</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp. 2735-2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696315v1</w:t>
+                <w:t xml:space="preserve">hal-01696192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-IV midinfrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-mode model for metal-dielectric guided-mode resonance filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+                <w:t xml:space="preserve">Three-dimensional fabrication of free-standing epitaxial semiconductor nanostructures obtained by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+                <w:t xml:space="preserve">A. Di Gaspare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
+                <w:t xml:space="preserve">A. Notargiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (25), p. 31672-31681. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.168 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.031672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390841v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midinfrared Plasmon-Enhanced Spectroscopy with Germanium Antennas on Silicon Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Two-mode model for metal-dielectric guided-mode resonance filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tuambilangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03247⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (25), p. 31672-31681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.031672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696088v1</w:t>
+                <w:t xml:space="preserve">hal-01390841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission in optical Helmholtz resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+                <w:t xml:space="preserve">Midinfrared Plasmon-Enhanced Spectroscopy with Germanium Antennas on Silicon Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (12), pp. 2735-2738. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.7225 - 7231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696192v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–dielectric bi-atomic structure for angular-tolerant spectral filtering</w:t>
               </w:r>
@@ -3310,77 +3310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (4), pp. 425-427. </w:t>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (16), pp. 3054-3056. </w:t>
@@ -3712,351 +3712,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bound for the light absorption in a nanovolume assisted by a nanoantenna</w:t>
+                <w:t xml:space="preserve">Enhancing light absorption with a complex environment: What are the limits of the playground ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials’2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303267v1</w:t>
+                <w:t xml:space="preserve">hal-04274094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing light absorption with a complex environment: What are the limits of the playground ?</w:t>
+                <w:t xml:space="preserve">Upper bound for the light absorption in a nanovolume assisted by a nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274094v1</w:t>
+                <w:t xml:space="preserve">hal-04303267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound for the enhancement of light absorption assisted by a nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Optical Society Annual Meeting 2018 (EOSAM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,480 +4075,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germanium plasmonic mid-infrared sensors on silicon substrates (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marquier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - OPTO, Quantum Sensing and Nano Electronics and Photonics XIV </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States. pp.10111-62</w:t>
+              <w:t xml:space="preserve">10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702243v1</w:t>
+                <w:t xml:space="preserve">hal-01712197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium plasmonic mid-infrared sensors on silicon substrates (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Calandrini</w:t>
+                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712197v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
+              <w:t xml:space="preserve">Photonics West - OPTO, Quantum Sensing and Nano Electronics and Photonics XIV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States. pp.10111-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708890v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering scanning near-field microscopy of ZnO nanowires with a highly doped-semiconductor probe tip (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.345</w:t>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Absorption and Thermal Emission with Metasurfaces (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojszvzyk Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,3150 +4696,3150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Mid-Infrared Sensing Using Heavily Doped Germanium Plasmonics on Silicon Substrates (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Baselli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">ECS PRiME 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481622v1</w:t>
+                <w:t xml:space="preserve">hal-01712530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Baselli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonica 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481685v1</w:t>
+                <w:t xml:space="preserve">hal-01713002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713948v1</w:t>
+                <w:t xml:space="preserve">hal-01712638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666585v1</w:t>
+                <w:t xml:space="preserve">hal-01712249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonics for sensing (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Plasmon-enhanced Second Harmonic Generation : from individual antennas to extended arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNP 2016 - The 9th International Conference on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan, China</w:t>
+              <w:t xml:space="preserve">MNO, Metallic Nano-objects 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713002v1</w:t>
+                <w:t xml:space="preserve">hal-02481622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Engineering the Second Harmonic Emission from Arrays of L-shape Nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Baselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> third annual conference of the COST Action Nanospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Plasmonica 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712249v1</w:t>
+                <w:t xml:space="preserve">hal-02481685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ge on Si Photonics for Mid-Infrared Sensing Applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">2016 Materials Research Society. (MRS) Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712638v1</w:t>
+                <w:t xml:space="preserve">hal-01713948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic platform based on n-doped Ge-on-Si: Molecular sensing with germanium nano-antennas on Si (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing blackbody radiation with metasurfaces (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojszvzyk Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, York, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712470v1</w:t>
+                <w:t xml:space="preserve">hal-01666585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared plasmonic platform based on n-doped Ge-on-Si: Molecular sensing with germanium nano-antennas on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712612v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Scanning probe tips made of epitaxial germanium with plasma frequencies in the mid infrared (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virginia Altoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOTONICA 2016 - 18° Convegno Nazionale sulle Tecnologie Fotoniche </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques (NFO-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712414v1</w:t>
+                <w:t xml:space="preserve">hal-01712612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Sensing Using Heavily Doped Germanium Plasmonics on Silicon Substrates (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared molecular sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS PRiME 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">FOTONICA 2016 - 18° Convegno Nazionale sulle Tecnologie Fotoniche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712530v1</w:t>
+                <w:t xml:space="preserve">hal-01712414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Time- and frequency-resolved electrodynamics of germanium nanoantennas for mid-infrared plasmonics (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713481v1</w:t>
+                <w:t xml:space="preserve">hal-01713327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
+                <w:t xml:space="preserve">Mid-infrared plasmonic resonances exploiting heavily-doped Ge on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO, Physics and Simulation of Optoelectronic Devices XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93570G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2084500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713173v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared Molecular Sensing with Germanium Antennas on Silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve"> 2nd International Conference on Enhanced Spectroscopies (ICES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713552v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Patrick Fischer</w:t>
+                <w:t xml:space="preserve">A Foundry-Compatible Plasmonic Material Platform Based on Heavily Doped Epitaxial Germanium-on-Silicon (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Stock</w:t>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics (SPP7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713617v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+                <w:t xml:space="preserve">Optical Switching of Mid-Infrared Plasmonic Nanoantennas Based on Germanium (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Patrick Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2015, Conference on Lasers &amp; Electro-Optics/ European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.FW3E.2 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2015.FW3E.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713139v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared sensing with germanium antennas on silicon (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Steady-state and time-resolved plasmonic response of germanium antennas in the mid-infrared (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on surface plasmon photonics (SPP7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710715v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modelling of the steady-state and transient plasmonic properties of heavily-doped Ge (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">CECAM Workshop on Computational Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710657v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily phosphorous-doped Germanium thin films for mid-infrared plasmonics (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared sensing with germanium antennas on silicon (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Group IV Photonics (GFP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international conference on surface plasmon photonics (SPP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713293v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonics with heavily-doped germanium (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-group-IV mid-infrared plasmonics with doped Ge on Si (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surface Plasmon and Plasmonics (SPP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genova, Italy</w:t>
+              <w:t xml:space="preserve">2015 E-MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713522v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Heavily phosphorous-doped Germanium thin films for mid-infrared plasmonics (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Group IV Photonics (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada. pp.94 - 95 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Group4.2015.7305964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713416v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonics with heavily-doped germanium (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop Surface Plasmon and Plasmonics (SPP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713920v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared plasmonic resonances exploiting heavily-doped Ge on Si (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Samarelli</w:t>
+                <w:t xml:space="preserve">Resolving the plasmon decay mechanisms in heavily doped semiconductors (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO, Physics and Simulation of Optoelectronic Devices XXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop of Plasmonics and its Applications - Plasmonica 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699769v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and frequency-resolved electrodynamics of germanium nanoantennas for mid-infrared plasmonics (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared plasmonic antennas based on thin-film heavily doped germanium (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Samarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International conference on silicon epitaxy and heterostructures (ICSI 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713327v1</w:t>
+                <w:t xml:space="preserve">hal-01713920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared germanium antennas resonating close to their screened plasma frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 39th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tucson, United States</w:t>
@@ -7868,103 +7868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
@@ -8002,103 +8002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Plasmonic Platform based on Heavily Doped Epitaxial Ge-on-Si: Retrieving the Optical Constants of Thin Ge Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gallacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Arizona, Tucson, United States</w:t>
@@ -8568,51 +8568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
@@ -8820,103 +8820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulated incandescent sources with metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
@@ -8945,90 +8945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the second harmonic emission from arrays of L‐shape nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Baselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared plasmonic germanium antennas integrated on a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonetta Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Samarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference of Near-field Optics and Nanophotonics (NFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Salt Lake City, United States. 2013</w:t>
@@ -9234,64 +9234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. 2011, Congrès Optique Marseille 2011 - recueil des communications</w:t>
@@ -9365,64 +9365,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs nanophotoniques pour l’émission thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9741,51 +9741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bjelajac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pauc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.449895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjelajac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sakat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spirito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Concepci&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202201024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00675-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazul Arefin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arefin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sakat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Altoe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Melli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201600033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Askenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Notargiacomo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialilia Pea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.023356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Baselli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Ghirardini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pellegrini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0423-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bargigia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Celebrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Fischer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Samarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.047401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giliberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celebrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frigerio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gallacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Gaspare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notargiacomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tuambilangana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031672" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.013082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04303267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Paul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Millard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01702243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojszvzyk Leo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758725" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fischer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327717" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699769v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Patrick Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2015.FW3E.2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Virgilio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2015.7305964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002072" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01699507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rommelu&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Erad&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2015835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922563" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00840623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>