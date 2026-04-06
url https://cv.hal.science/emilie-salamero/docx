--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -5971,51 +5971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B20FCBC"/>
+    <w:nsid w:val="75039C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>