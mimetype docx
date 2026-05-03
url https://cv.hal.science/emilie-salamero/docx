--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -189,416 +189,416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le yoga en EPS : une activité de « bien-être » accessible à tous les élèves ?</w:t>
+                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15240⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639646v1</w:t>
+                <w:t xml:space="preserve">hal-04530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre le travail des dirigeants de structure équestre soutenable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le yoga en EPS : une activité de « bien-être » accessible à tous les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Diriger des petites et des moyennes entreprises: un patronat qui tient au travail ?, 2 (49), pp.55-65. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sopr.049.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977502v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+                <w:t xml:space="preserve">Rendre le travail des dirigeants de structure équestre soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, </w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diriger des petites et des moyennes entreprises: un patronat qui tient au travail ?, 2 (49), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sopr.049.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530712v1</w:t>
+                <w:t xml:space="preserve">hal-04977502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CQP sport débarrassés de leurs dernières entraves, quelles conséquences pour la profession d’éducateur sportif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,64 +623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ajustement et renouvellement : le yoga au service du métier d’éducateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,90 +744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du yoga et « gestion des émotions » à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -852,64 +852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des figures de dirigeants équestres spatialisées : les cas des éleveurs et des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pratiques sportives, logiques sociales et enjeux territoriaux, 2 (20), pp.163-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -937,511 +937,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet paradoxal de la crise sanitaire sur l’entrainement des artistes de cirque : entre altération et reconnaissance d’un besoin professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Usages de la formation professionnelle continue chez les artistes intermittents du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina Peix Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695824v1</w:t>
+                <w:t xml:space="preserve">hal-04695848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circus for All ? : The Stakes of Event Programming in the Context of a European Capital of Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cordier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.777⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695856v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la formation professionnelle continue chez les artistes intermittents du spectacle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’effet paradoxal de la crise sanitaire sur l’entrainement des artistes de cirque : entre altération et reconnaissance d’un besoin professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroh Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Peix Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.303-320</w:t>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695848v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circus for All ? : The Stakes of Event Programming in the Context of a European Capital of Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Céline Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Sizorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+                <w:t xml:space="preserve">hal-04695856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durcissement des conditions d’accès et d’emploi dans les professions artistiques : les cas de la danse et du cirque (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 526‑527, pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1475,51 +1475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’élite circassienne. Différenciation sexuée et sociale des parcours professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1570,64 +1570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : les artistes et leurs institutions : registres d’actions et réceptions des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les artistes et leurs Institutions, 29-30 (1-2), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1769,51 +1769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques du cirque : reconnaissance artistique et segmentation d'une profession (1978-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,77 +1838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,64 +1942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenance générationnelle et figures professionnelles. Le cas des artistes de cirque en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Des dispositions au travail. L’origine sociale des pratiques professionnelles, 25, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2027,299 +2027,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art de l'émerveillement à celui du détournement. Contribution à une sociologie des regards sur le cirque contemporain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étudier le(s) public(s) du cirque : représentations sociales, usages et méthodologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167316v1</w:t>
+                <w:t xml:space="preserve">hal-04695869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se positionner parmi les pairs. Des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l'art de l'émerveillement à celui du détournement. Contribution à une sociologie des regards sur le cirque contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La réception du spectacle vivant en question, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695874v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le(s) public(s) du cirque : représentations sociales, usages et méthodologies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Se positionner parmi les pairs. Des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695869v1</w:t>
+                <w:t xml:space="preserve">hal-04695874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’un contrat local de santé « expérimental » : négociations et accords sous tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,51 +2344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se situer parmi les pairs : des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (2), pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,64 +2435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un malentendu entre porteurs et destinataires d’un dispositif social. Accompagner la « reconversion » des artistes chorégraphiques et des artistes de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Théories et recherches, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,743 +2520,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.156.0375⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01367495v1</w:t>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les modes de reconnaissance des artistes de cirque à l’épreuve du temps : de l’état du champ aux trajectoires individuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (1re partie), 33 (6), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.156.0375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695879v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider à la reconversion des danseurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Les modes de reconnaissance des artistes de cirque à l’épreuve du temps : de l’état du champ aux trajectoires individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02545654v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aider à la reconversion des danseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1-2, pp.229-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.151.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157948v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695885v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au métier d'artiste de cirque : une structuration aux enjeux multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre des écoles supérieures d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17</w:t>
+              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695894v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frontières entre le sport et l'art à l'épreuve des professionnels circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,258 +3400,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions définitionnelles autour du yoga à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lyon- St Etienne, Mar 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Yoga et ses usages chez les enseignants d’EPS – effets des socialisations corporelles et professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3526,559 +3660,559 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des Jeux - Congrès international -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contribution de la recherche en SHS du sport aux Jeux Olympiques et Paralympiques de Paris 2024, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga à l’école : gestion des émotions et usages selon les contextes et publics scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté-Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir et renouveler le métier d'éducateur : le recours au yoga dans l'enseignement public en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réenchantement du travail via une pratique de loisirs : l’étude des usages du yoga au sein de l’espace scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diriger une structure équestre : ressources et besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Loisirs et style de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 14 (sociologie des arts et de la culture) s’associe au RT 11 (sociologie de la consommation et du numérique) de l’Association Française de Sociologie, Oct 2021, MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines (JSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation, May 2021, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946213v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diriger une structure équestre : ressources et besoins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réenchantement du travail via une pratique de loisirs : l’étude des usages du yoga au sein de l’espace scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines (JSIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation, May 2021, Saumur, France</w:t>
+              <w:t xml:space="preserve">Colloque Loisirs et style de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 14 (sociologie des arts et de la culture) s’associe au RT 11 (sociologie de la consommation et du numérique) de l’Association Française de Sociologie, Oct 2021, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622105v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par contrat. Les épreuves de la territorialisation coopérative de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4088,65 +4222,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Les artistes et leurs institutions : registres d'action et modalités de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4157,133 +4291,133 @@
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29-30, pp.11-18, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soart.029.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes et leurs institutions : registres d’action et réception des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2930, 174 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4293,205 +4427,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cirque en transformation : identités et dynamiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sizorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordier, Marine and Dumont, Agathe and Salaméro, Emilie and Sizorn, Magali. Centre national des arts du cirque EPURE, 2018, 978-2-37496-060-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre artiste de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieux-Dits, 2012, Être</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4501,947 +4635,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 6. Les questions d’emploi et de tourisme sportif au prisme du développement durable et des transitions : la recherche aux prises avec l’action publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulé Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneloup Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaillard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidri-Neys Oumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jallat Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions A. Athéna, 2023, 9791093170183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.allianceathena.1950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir dirigeant·e·s de structure équestre : entre auto élection et réalités du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard; Marianne and Boudesseul; Boris and Saccomanno; Benjamin and Soldano; Catherine and Werquin; Patrick; Gérard and Couppié; Thomas and Épiphane; Dominique and Giret; Jean-François and Lemistre; Philippe and Manifet; Christelle and Ménard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, pp.499-509, 2021, 978-2-11-151942-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cereq.1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé comme instrument de réduction des inégalités sociales de santé : variabilité des accords et compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales de santé. une approche interdisciplinaire de l'évaluation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et rapports au métier : une différenciation générationnelle des artistes de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordier, Marine and Dumont, Agathe and Salaméro, Emilie and Sizorn, Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cirque en transformation : identités et dynamiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national des arts du cirque EPURE, pp.25-39, 2018, 978-2-37496-060-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;reconversion'' des artistes de cirque comme &amp;quot;problème public'' : une rencontre difficile entre un dispositif et ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Perez-Roux, Richard Étienne, Josiane Vitali (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des métiers du cirque : des processus de formation et d'insertion aux épreuves identitaires : [symposium, Montpellier, 19-20 février 2014 / organisé par le RIRRA 21 ; le LIRDEF et le Centre national des arts du cirque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.179-216, 2016, Logiques sociales, 978-2-343-08660-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirque en capitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sizorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zanzu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girel, Sylvia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publics et pratiques culturelles de Marseille-Provence 2013, capitale européenne de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-110, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au métier d'artiste de cirque en écoles professionnelles : épreuve morale et recomposition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afraps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EPS face au sensible et à l'artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le terrain fait au cadre théorique : le cas d'une démarche de recherche sur le cirque contemporain en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5451,192 +5585,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga, plus qu'un loisir, un travail sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé : une entreprise de mobilisation des acteurs autour de la réduction des inégalités sociales et territoriales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5646,147 +5780,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5796,114 +5930,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a circus artist today: schools and professional socialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université Toulouse 3 (Paul Sabatier ), 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04977717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5971,51 +6105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75039C77"/>
+    <w:nsid w:val="A007FF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6202,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-salamero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7365-2155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14378319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188708491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035648502X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.020.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroh Karine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peix Vives" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.526d.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.029.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1505" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanzu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04977717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-salamero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7365-2155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14378319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188708491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035648502X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.020.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroh Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peix Vives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.777" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.526d.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.029.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanzu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04977717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>