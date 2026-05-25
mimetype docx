--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -223,382 +223,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
+                <w:t xml:space="preserve">Rendre le travail des dirigeants de structure équestre soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diriger des petites et des moyennes entreprises: un patronat qui tient au travail ?, 2 (49), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.049.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530712v1</w:t>
+                <w:t xml:space="preserve">hal-04977502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le yoga en EPS : une activité de « bien-être » accessible à tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre le travail des dirigeants de structure équestre soutenable</w:t>
+                <w:t xml:space="preserve">Bien-être à l’école : renouvellement d’une notion par la valorisation des vécus corporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Diriger des petites et des moyennes entreprises: un patronat qui tient au travail ?, 2 (49), pp.55-65. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sopr.049.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977502v1</w:t>
+                <w:t xml:space="preserve">hal-04530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CQP sport débarrassés de leurs dernières entraves, quelles conséquences pour la profession d’éducateur sportif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,64 +623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ajustement et renouvellement : le yoga au service du métier d’éducateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,90 +744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du yoga et « gestion des émotions » à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -852,64 +852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des figures de dirigeants équestres spatialisées : les cas des éleveurs et des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pratiques sportives, logiques sociales et enjeux territoriaux, 2 (20), pp.163-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -956,51 +956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la formation professionnelle continue chez les artistes intermittents du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1159,77 +1159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet paradoxal de la crise sanitaire sur l’entrainement des artistes de cirque : entre altération et reconnaissance d’un besoin professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroh Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Peix Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1293,51 +1293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sizorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1397,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durcissement des conditions d’accès et d’emploi dans les professions artistiques : les cas de la danse et du cirque (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 526‑527, pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1475,51 +1475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’élite circassienne. Différenciation sexuée et sociale des parcours professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,51 +1691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : les artistes et leurs institutions : registres d’actions et réceptions des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les artistes et leurs Institutions, 29-30 (1-2), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1763,230 +1763,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques du cirque : reconnaissance artistique et segmentation d'une profession (1978-1993)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.029.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695864v1</w:t>
+                <w:t xml:space="preserve">halshs-01762571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Politiques publiques du cirque : reconnaissance artistique et segmentation d'une profession (1978-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.029.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01762571v1</w:t>
+                <w:t xml:space="preserve">hal-04695864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenance générationnelle et figures professionnelles. Le cas des artistes de cirque en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,299 +2027,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le(s) public(s) du cirque : représentations sociales, usages et méthodologies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De l'art de l'émerveillement à celui du détournement. Contribution à une sociologie des regards sur le cirque contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La réception du spectacle vivant en question, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695869v1</w:t>
+                <w:t xml:space="preserve">hal-02167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art de l'émerveillement à celui du détournement. Contribution à une sociologie des regards sur le cirque contemporain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Se positionner parmi les pairs. Des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167316v1</w:t>
+                <w:t xml:space="preserve">hal-04695874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se positionner parmi les pairs. Des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étudier le(s) public(s) du cirque : représentations sociales, usages et méthodologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695874v1</w:t>
+                <w:t xml:space="preserve">hal-04695869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’un contrat local de santé « expérimental » : négociations et accords sous tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,51 +2344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se situer parmi les pairs : des groupes affinitaires aux conflits. L’étude d’interactions dans une cour de récréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (2), pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,51 +2435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un malentendu entre porteurs et destinataires d’un dispositif social. Accompagner la « reconversion » des artistes chorégraphiques et des artistes de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,51 +2764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les modes de reconnaissance des artistes de cirque à l’épreuve du temps : de l’état du champ aux trajectoires individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1-2, pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3048,221 +3048,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation au métier d'artiste de cirque : une structuration aux enjeux multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Cordier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des écoles supérieures d'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.14-17</w:t>
+              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468987v1</w:t>
+                <w:t xml:space="preserve">hal-04695885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La formation au métier d'artiste de cirque : une structuration aux enjeux multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49</w:t>
+              <w:t xml:space="preserve">La lettre des écoles supérieures d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695885v1</w:t>
+                <w:t xml:space="preserve">hal-01468987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,51 +3300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières entre le sport et l'art à l'épreuve des professionnels circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,64 +3453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
@@ -3539,64 +3539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions définitionnelles autour du yoga à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lyon- St Etienne, Mar 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jacolin-Nackaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des Jeux - Congrès international -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contribution de la recherche en SHS du sport aux Jeux Olympiques et Paralympiques de Paris 2024, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,77 +3729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga à l’école : gestion des émotions et usages selon les contextes et publics scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté-Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,64 +3837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir et renouveler le métier d'éducateur : le recours au yoga dans l'enseignement public en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3919,77 +3919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger une structure équestre : ressources et besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,64 +4027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réenchantement du travail via une pratique de loisirs : l’étude des usages du yoga au sein de l’espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Loisirs et style de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 14 (sociologie des arts et de la culture) s’associe au RT 11 (sociologie de la consommation et du numérique) de l’Association Française de Sociologie, Oct 2021, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Les artistes et leurs institutions : registres d'action et modalités de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes et leurs institutions : registres d’action et réception des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2930, 174 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sizorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4555,51 +4555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre artiste de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieux-Dits, 2012, Être</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4934,64 +4934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir dirigeant·e·s de structure équestre : entre auto élection et réalités du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard; Marianne and Boudesseul; Boris and Saccomanno; Benjamin and Soldano; Catherine and Werquin; Patrick; Gérard and Couppié; Thomas and Épiphane; Dominique and Giret; Jean-François and Lemistre; Philippe and Manifet; Christelle and Ménard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, pp.499-509, 2021, 978-2-11-151942-8. </w:t>
@@ -5042,51 +5042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé comme instrument de réduction des inégalités sociales de santé : variabilité des accords et compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales de santé. une approche interdisciplinaire de l'évaluation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et rapports au métier : une différenciation générationnelle des artistes de cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordier, Marine and Dumont, Agathe and Salaméro, Emilie and Sizorn, Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cirque en transformation : identités et dynamiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national des arts du cirque EPURE, pp.25-39, 2018, 978-2-37496-060-9</w:t>
@@ -5201,51 +5201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;reconversion'' des artistes de cirque comme &amp;quot;problème public'' : une rencontre difficile entre un dispositif et ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirque en capitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sizorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au métier d'artiste de cirque en écoles professionnelles : épreuve morale et recomposition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afraps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EPS face au sensible et à l'artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -5498,51 +5498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le terrain fait au cadre théorique : le cas d'une démarche de recherche sur le cirque contemporain en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5612,64 +5612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga, plus qu'un loisir, un travail sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5700,51 +5700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé : une entreprise de mobilisation des acteurs autour de la réduction des inégalités sociales et territoriales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5944,51 +5944,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a circus artist today: schools and professional socialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université Toulouse 3 (Paul Sabatier ), 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6105,51 +6105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A007FF60"/>
+    <w:nsid w:val="31DAB131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-salamero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7365-2155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14378319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188708491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035648502X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.020.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroh Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peix Vives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.777" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.526d.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.029.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanzu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04977717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-salamero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7365-2155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14378319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188708491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035648502X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15317" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jacolin-Nackaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.020.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroh Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peix Vives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.777" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.526d.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.029.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanzu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04977717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>