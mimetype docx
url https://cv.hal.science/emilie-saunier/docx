--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -218,1722 +218,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Offres et réceptions des enseignements relatifs au genre dans la formation des enseignantes et conseillères principales d’éducation en Inspé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.8-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que faut-il savoir pour devenir conseiller principal d’éducation ? Éléments de définition d’un groupe professionnel au prisme de son concours de recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 225, pp.83-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1453d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1453d⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05067005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les CPE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former et accompagner les élèves en contexte de confinement. Rapports aux temps et au métier des enseignants dans le premier et le second degré en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 308, pp.8</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et continuité pédagogique du printemps 2020 : aperçu des expériences et ressentis des professionnels de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621918v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Da-Costa Da-Costa Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.169.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences de faculté. Note de recherche sur la variation des conditions d’exercice à l’Université et sur quelques-unes de ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lheureux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les expériences extraprofessionnelles font à la pratique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.025.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre triple contrainte et ancrage disciplinaire. Pratiques et conditions d’enseignement à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les conditions enseignantes. Politiques éducatives, statuts sociaux et reconfigurations du travail, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique littéraire amateur sur les blogs de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/admed.169.0113⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La critique culturelle : déclin ou hégémonie?, 5, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reset.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’investissement des blogueurs littéraires dans la prescription et la reconnaissance: compétences et ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.025.04⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romuald Bodin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nothomb, histoire d'un succès total</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 278 (2), pp.26-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.278.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface du dossier « L’enquêteur face au secret »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Millet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Schepens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’enquêteur face au secret, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies à l'œuvre : agencements pluriels de socialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder à la reconnaissance en tant que femme écrivain belge : une étude du cas d’Amélie Nothomb dans le champ littéraire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. XLVII (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des livres de littérature sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.63 - 81 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire la valeur artistique dans une économie de la notoriété. Le cas d’Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes, enjeux et usages de la méthode biographique en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, http://www.revue-interrogations.org/Principes-enjeux-et-usages-de-la</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La posture littéraire à l'épreuve de deux cas empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène des personnages féminins dans les œuvres d'Amélie Nothomb ou comment travailler son corps par l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.55-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...937 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; traces &amp;quot; littéraires d'une appropriation singulière de l'héritage familial : le cas d'Amélie Nothomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textyles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39, pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1950,5112 +1950,5358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des personnels de direction, Bilan de la recherche à l’INSPE de Bourgogne 2023-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrières, pratiques innovantes et environnements complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les habits neufs de la direction : la formation au leadership des chef.fe.s d’établissement dans une institution d’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) &amp; Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05295313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new clothes of management : the headteachers’ educational leadership training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER (European Conference on Educational Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment devient-on « cadre pédagogique » dans les EPLE aujourd’hui ? Une étude de la formation initiale des chefs d’établissement à l’IH2E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque UCO La direction scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie dans la formation professionnelle des enseignant.e.s et CPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du CIREL « Disciplines, disciplinaire, (dé)disciplinarisation » (3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training Teachers and Senior Educational Advisors to fight against social and gender inequalities : the case of French vocational schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference of the journal "Scuola Democratica", Education and/for social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione "Per scuola democratica", University of Cagliari, Jun 2024, Cagliari (Sardinia), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condition managériale en établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du RT Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les Conseillers principaux d'éducation au prisme de leur concours de recrutement. Eléments de définition d'un groupe professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAFC RESEAU CPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de définition du groupe professionnel des CPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du LaSA-Laboratoire de sociologie et d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Besançon (Université de Franche-Comté), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Senior Educational Advisors: How Knowledge Defines Professional Identity During the Recruitment Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference of the journal "Scuola Democratica": Education and/for social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université saisie par les matrices disciplinaires : composition socio-démographique et cadre socio-cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TETRAS, Université Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offres et réceptions des enseignements sur le genre dans la formation des enseignant.e.s et conseillers.ères principaux.les d’éducation (CPE) en INSPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offres et réceptions de la sociologie par des non sociologues : la sociologie dans la formation professionnelle des enseignant.e.s et CPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 49 « Histoire de la sociologie », Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la sociologie fait à la professionnalité des apprenti.e.s enseignant.e.s et CPE. Questionner l'articulation entre formation et pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du RUMEF : Les métiers de la formation à l’épreuve du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de CPE, entre circulation et hybridation des savoirs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 1 « Savoirs, travail, professions », Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des CPE par le concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire IREDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours de CPE. Entre savoirs et dispositions professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études La fabrique des professionnel.le.s dans le milieu socio-éducatif, médico-social et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy CYU, Apr 2022, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir CPE. Une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Associazione "Per scuola democratica", University of Cagliari, Jun 2024, Cagliari (Sardinia), Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences dans le cadre de la mention Encadrement éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Reims, Mar 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier l’exceptionnel pour mieux saisir l’ordinaire : ce que l’analyse de la &amp;quot;continuité pédagogique&amp;quot; permet de dire de la forme scolaire aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du RT Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">Colloque La forme scolaire aujourd’hui. Interroger le mode scolaire de socialisation et ses formes renouvelées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la formation des aspirant.e.s CPE à la thématique des inégalités sociales de réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques (FELIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d’appartenance, une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de l’innovation « Le sentiment d’appartenance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des Conseillers principaux d’éducation : entre master universitaire et concours professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFC RESEAU CPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Belfort, France</w:t>
+              <w:t xml:space="preserve">Web-journée d’études inter-RT de l’Association française de sociologie (RT1, RT4, RT 50) "Les groupes professionnels face à l’« universitarisation » de leurs écoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnaliser le concours : les savoirs en jeu dans le recrutement des conseillers principaux d’éducation (CPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Besançon (Université de Franche-Comté), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : « Changer ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former sur et contres les inégalités sociales avec les outils de la sociologie ? Dans la cuisine de l'enseignement de la socialisation pour former au métier de Conseiller Principal d'Éducation (CPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former contre les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud; LATEFA (Laboratoire d'Analyse du Travail Enseignant et de la Formation en Alternance), Sep 2021, Vaud, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enseignement discipliné. Un éclairage sur les pratiques d’enseignement des enseignants chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Enseigner à Paris 8 aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Charles Soulié, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement des enseignants-chercheurs à l’université. Intrication des tâches et variations disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Fédération de recherche FR-EDUC « Regards croisés sur l’école et la communauté éducative : perspectives sociologiques et psychologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approcher l’élève dans sa « globalité » : regards croisés d’un CPE et d’une sociologue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Racle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de l’innovation « La globalité de l’élève »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de CPE au prisme du concours de recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les trajectoires professionnelles des nouveaux CPE : parcours personnels et attentes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les nouveaux enjeux de la professionnalité des Conseillers Principaux d’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Université Paris-Est- Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie à l’ESPE : en mode « mineur » ? L’expérience discutée et partagée de deux sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Castets-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference of the journal "Scuola Democratica": Education and/for social justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">Journée d’études L’enseignement de la sociologie en ESPE : contextes, objectifs, effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Université de Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'université saisie par les matrices disciplinaires : composition socio-démographique et cadre socio-cognitif</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement des enseignants-chercheurs à l’Université. Intrication des tâches et variations disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches critiques et interdisciplinaires des dynamiques de l’enseignement supérieur (ACIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et enjeux de l’enseignement de la socialisation dans une formation professionnalisante : le cas de la préparation au concours national de Conseiller Principal d’Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement des enseignants chercheurs à l’université. Intrication des tâches et variations disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès national de l’Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire ACIDES Approches Critiques et Interdisciplinaires des Dynamiques de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, ENS Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en scène cinématographiques du corps en didactique des langues : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Di Pardo Léon-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Didactiques en contextes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Université de Franche-Comté, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours de recrutement de conseiller principal d’éducation : un concours sans programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique 49 « Histoire de la sociologie », Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La Fabrique des programmes d’enseignement dans le supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement en SHS saisies dans la comparaison avec les autres secteurs disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences sociales, des savoirs et pratiques à et pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation dans le domaine des pratiques culturelles sur Internet : le rôle des blogs de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation interculturelle en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Université de Franche Comté, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concours de recrutement de conseiller principal d’éducation : un concours sans programme ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du RESUP : La fabrique des programmes d’enseignement dans le supérieur (Triangle, IFE, ENS de Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement et de travail à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique 1 « Savoirs, travail, professions », Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche au service de l'apprentissage et de l'enseignement dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux théoriques aux usages empiriques de la méthode biographique en sociologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IREDU, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’approche biographique. Portée et limites heuristiques d’une approche protéiforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de changement social et politique, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche aujourd’hui : un état des lieux et des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études "Etre jeune chercheur ou chercheure aujourd’hui : quelles réalités ?", organisée par le CESSP-CSE, le GIRSEF, le LISEC et l’IRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, EHESS, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique par &amp;quot;compétences&amp;quot; dans l’enseignement supérieur : un état de l’art de son introduction et de ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès de l'Association Française de Sociologie "La sociologie, une science contre-nature ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Université de Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réussite étudiante au prisme des pratiques académiques à l’Université : perspective disciplinaire et enjeux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de restitution "Pédagogie et réussite à l’université. Prendre appui sur la recherche (projet Idéfi-PaRé)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Université de Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réaménagements actuels de l'autorité prescriptive dans le secteur littéraire : le cas des blogs de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy CYU, Apr 2022, Cergy (CY Cergy Paris université), France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperchoix et prescription culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle des Métiers du Livre de Saint-Cloud, Université Paris Ouest-Nanterre - La Défense, Nov 2014, Saint-Cloud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sociologue à la conquête de nouveaux terrains de recherche : saisir la création littéraire d’Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "La sociologie des arts et de la culture et de ses frontières. Esquisse pour une auto-analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Université Paris-Descartes, La Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'historicité de la création littéraire : trouver la méthode adéquate pour traiter du cas de l'écrivaine Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude "Faire l'art. Analyser les processus de création artistique", organisée par l'Observatoire Musical Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blogs de lecteurs et le &amp;quot;travail réputationnel&amp;quot; des éditeurs et des acteurs traditionnels de la consécration littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Reims, Mar 2022, Reims, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études " Vers une sociologie des réputations ? ", organisées par le CURAPP (Université de Picardie), Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du mentir-vrai dans le récit de vie d'Amélie Nothomb et ses fonctions symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La forme scolaire aujourd’hui. Interroger le mode scolaire de socialisation et ses formes renouvelées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Identité(s) : construction(s) et (re)construction(s) dans le discours", organisé par le CURAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blogs de lecteurs : une subversion des hiérarchies entre critiques littéraires &amp;quot;amateur&amp;quot; et &amp;quot;professionnelles&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, May 2022, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS, RT 37 " Sociologie des médias ", Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et destinée sociale : le cas de l'écrivaine contemporaine Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée académique de l’innovation « Le sentiment d’appartenance »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les Dominations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressorts stratégiques et intimes de la posture : les cas d'Émile Zola et d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de relève de la Formation doctorale interdisciplinaire Figures, ethos, postures de l'auteur au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconversion littéraire d'une &amp;quot; héritière à histoires &amp;quot; : le cas d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au séminaire commun des équipes MEPS et DPCS du Centre Max Weber : Socialisations, dispositions et stratégies d'écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations à l'œuvre dans la création littéraire d'Amélie Nothomb : l'exemple du traitement spécifique de l'enfance et de l'adolescence dans ses textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former contre les inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud; LATEFA (Laboratoire d'Analyse du Travail Enseignant et de la Formation en Alternance), Sep 2021, Vaud, Suisse</w:t>
+              <w:t xml:space="preserve">Université : espace de création(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le social dans le texte et le texte dans le social. Reconstruire et comprendre une &amp;quot; sociologie implicite &amp;quot; des rapports de domination dans les œuvres d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseigner à Paris 8 aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Charles Soulié, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Sociologie et Littérature : une relation incestueuse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sociologue face à son terrain : entre travail de positionnement et travail d'objectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Fédération de recherche FR-EDUC « Regards croisés sur l’école et la communauté éducative : perspectives sociologiques et psychologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">journée d'étude doctorale: "" On ne naît pas scientifique.. ". Penser sa pratique et sa posture en sociologie des arts et de la culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croyance en la performativité du langage chez l'écrivaine contemporaine belge Amélie Nothomb. De son itinéraire de lectrice à son écriture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre : Création, Culture et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité littéraire d'Amélie Nothomb comme travail de soi : pour une approche dispositionnaliste et contextualiste de la création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epinal, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de visibilité et stratégies de légitimation dans une économie médiatico-publicitaire : le cas de l'écrivaine belge Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Université Paris-Est- Créteil, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance de l'écrivain à l'épreuve de la célébrité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences faites au corps dans les romans d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études L’enseignement de la sociologie en ESPE : contextes, objectifs, effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Université de Bordeaux, France</w:t>
+              <w:t xml:space="preserve">communication au Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment devient-on écrivain ? Etude du poids de l'héritage familial dans les conditions sociales de production des écrivains et de leurs œuvres à travers le cas de l'écrivaine Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure (ENS), Mar 2017, Cachan, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage comme acte performatif chez l'écrivaine belge Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée doctoriale Culture, patrimoine, création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to study a singular object in sociology? The case of the sociological biography of writer Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACIDES Approches Critiques et Interdisciplinaires des Dynamiques de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, ENS Cachan, France</w:t>
+              <w:t xml:space="preserve">Arguing with evidence in studying culture and the arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences faites au corps dans les romans d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’études « Didactiques en contextes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Université de Franche-Comté, France</w:t>
+              <w:t xml:space="preserve">Violences et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage comme acte performatif chez l'écrivaine belge Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médiation interculturelle en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Université de Franche Comté, France</w:t>
+              <w:t xml:space="preserve">communication à la Journée doctorale, Culture, patrimoine, création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An attempt to understand literary creation through the sociology of dispositions: Amélie Nothomb's work of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international Sociological research and public debate, ISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une carrière internationale par un écrivain belge : le cas d’Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences sociales, des savoirs et pratiques à et pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone de l'AISLF "Etre en société, le lien social à l’épreuve des cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse dispositionnaliste de la création littéraire : le cas d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Culture, patrimoine, création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réceptions par la critique littéraire d’une œuvre ambiguë : les romans d’Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche Rapports sociaux de sexe dans le champ culturel, organisé par Delphine Naudier et Brigitte Rollet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Université de Versailles-Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...2117 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7065,605 +7311,696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la « réussite étudiante », une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dulaurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Constanza Martinez Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2016, 978-2-7535-5120-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier l’exceptionnel pour mieux saisir l’ordinaire : ce que l’analyse de la « continuité pédagogique » permet de dire de la forme scolaire comme mode de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation toujours prisonnière de la forme scolaire. Enquêtes dans et aux frontières de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-71, 2025, ‎ 978-2729714963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154n7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les aspirants CPE à la thématique des inégalités sociales de réussite scolaire ? Dans la cuisine d’une sociologue enseignant en Inspé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignant.e.s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Alphil-Presses universitaires suisses, pp.155-180, 2023, 978-2-88930-550-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33055/ALPHIL.00553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment travailler sur la vie privée des personnages publics ? Droits des enquêtés, éthique de l’enquêteur, pratiques et nécessités de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arguence, Charlène; Chihi, Aziza; Michoux, Clémence; Montmasson-Michel, Fabienne; Moubeyi-Koumba, Nina; Teillet, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, 2021, 978-2-84287-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions familiales et destinée individuelle : le cas de l’écrivaine contemporaine Amélie Nothomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUT Belfort Montbéliard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Education et transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croyance en la performativité du langage chez l'écrivaine Amélie Nothomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Malais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de livres, Les Acteurs du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nothomb: notice biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint Amand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Mathis-Moser et B. Mertz-Baumgartner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passages et ancrages en France. Dictionnaire des écrivains migrants de langue française (1981-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.670-673, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les œuvres d'Amélie Nothomb : du désajustement social au salut par la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.279-313, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7673,526 +8010,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on rêver d’être CPE ? AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au N°25. Retour du religieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Thanassekos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Diestchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au n° 24. Publics/non-publics : questions de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Diestchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot;Isabelle Charpentier, Le Rouge aux joues. Virginité, interdits sexuels et rapports de genre au Maghreb, Saint-Etienne, PU Saint-Etienne, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot;Sylvain Laurens, Frédéric Neyrat, Enquêter : de quel droit ? Menaces sur l'enquête en sciences sociales, Bellecombe-en-Bauges, Editions du Croquant, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture: &amp;quot;Louis Maurin, Patrick Savidan, Denis Clerc, Margaret Maruani, L'État des inégalités en France. Données et analyses, Paris, Belin, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8202,130 +8539,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des blogs de lecteurs dans la mise en visibilité des livres de littérature : une analyse sociologique de l'activité des blogueurs et de la prise en compte des blogs par les acteurs traditionnels de l'univers littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nentwig Anne-Cécile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00935820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8335,114 +8672,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture comme objectivation et travail de soi dans les œuvres d’Amélie Nothomb : pour une approche sociologique de la création littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04369351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8589,51 +8926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04621918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Da-Costa Da-Costa Lasne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.278.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Racle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dulaurans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Constanza Martinez Polo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.00553" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04621918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Da-Costa Da-Costa Lasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.278.0026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Racle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichavant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dulaurans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Constanza Martinez Polo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.4000/154n7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.00553" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>