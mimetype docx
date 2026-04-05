--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,4419 +66,4333 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits d’hommes illustres de l’Antiquité : le musée de Paul Jove et ses Elogia uirorum illustrium</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nude in the renaissance: Unveiling the world and revealing human dignity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des passés antiques : une élaboration continue (XIVe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0392192124000178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108173v1</w:t>
+                <w:t xml:space="preserve">hal-04880321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits d'hommes illustres de l'Antiquité: le musée de Paul Jove et ses Elogia uirorum illustrium</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pédagogie d’Ange Politien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des passés antiques. Une élaboration continue (XVe-XIXe siècle)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60683-5. </w:t>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.143729⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.47421/ERU_1_343-363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094170v1</w:t>
+                <w:t xml:space="preserve">hal-05008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tragédies de Lodovico dolce. De la uis à la terribilità</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pégagogie et psychologie. La lettre De ira d’Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sénèque tragique et sa réception dans le théâtre européen XIVe-XXIe siècle. Déclinaisons de la virilité</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Latin du Moyen Âge, latin de l’époque moderne et enseignement, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274995v1</w:t>
+                <w:t xml:space="preserve">hal-05402101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de Charles Quint chez Paolo Giovio</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La bibliothèque retrouvée de Léonard de Vinci »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carolus QuIntus</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Artes Renascentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, p. 129-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830531v1</w:t>
+                <w:t xml:space="preserve">hal-04425310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps usé des vieilles femmes dans la littérature médiévale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaissance de la poésie didactique : Homère philosophe et Empédocle poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35-36, pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.2501.01.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009401v1</w:t>
+                <w:t xml:space="preserve">hal-03480546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épithètes dans les traductions de l’Iliade par Ange Politien</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le nu, une invention des théoriciens de l'art humanistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, p. 11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262841v1</w:t>
+                <w:t xml:space="preserve">hal-03261899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formule horacienne ut pictura poesis chez quelques commentateurs et poéticiens humanistes</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronsard imitateur de Politien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. Bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland–France–Italia)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La réception de Politien en France au XVIe siècle,, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262824v1</w:t>
+                <w:t xml:space="preserve">hal-03262735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicere cogor amores… fati cantor et esse mei : Girolamo Angeriano und das Grab des Dichters</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La poétique des humanistes : un nouvel art libéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formen des Selbstthematisierung in der vormodernen Lyrik</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, p. 159-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262835v1</w:t>
+                <w:t xml:space="preserve">hal-03262659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profane et sacré dans la bucolique au Trecento : ut ethereo resonarent carmine ualles</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La renaissance du nu antique à Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le profane et le sacré dans l'Europe latine (Ve-XVIIe siècles)</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the Classical Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), p. 201-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12138-011-0248-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262814v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03261906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Comparaison et différence entre peinture et poésie’ : Léonard de Vinci et Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dulcis alebat Parthenope. Memorie dell’antico e forme del moderno all’ombra dell’Accademia Pontaniana</w:t>
-[...109 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...1949 lines deleted...]
-                <w:t xml:space="preserve">hal-03261923v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits d’hommes illustres de l’Antiquité : le musée de Paul Jove et ses Elogia uirorum illustrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mémoires des passés antiques : une élaboration continue (XIVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-157, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60683-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.143729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tragédies de Lodovico dolce. De la uis à la terribilità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Charlet-Mesdjian; Corinne Flicker. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sénèque tragique et sa réception dans le théâtre européen XIVe-XXIe siècle. Déclinaisons de la virilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, p. 197-212, 2023, Textuelles, 979-10-320-0482-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de Charles Quint chez Paolo Giovio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys, Virginie Leroux, Stefan Tilg, Florian Schaffenrath. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camenae</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Carolus QuIntus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, 2022, 978-3-8233-8481-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicere cogor amores… fati cantor et esse mei : Girolamo Angeriano und das Grab des Dichters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothea Klein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artes Renascentes</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Formen des Selbstthematisierung in der vormodernen Lyrik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Weidmann, p. 303-320, 2020, Spolia Berolinensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profane et sacré dans la bucolique au Trecento : ut ethereo resonarent carmine ualles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Heid; Olivier Pedeflous. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le profane et le sacré dans l'Europe latine (Ve-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 273-283, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Angeriano : le 'vrai poète' et Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Deramaix; Giuseppe Germano. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camenae</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Dulcis alebat Parthenope. Memorie dell’antico e forme del moderno all’ombra dell’Accademia Pontaniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Loffredo, p. 241-264, 2020, Latinae Humanitatis Itinera Nova</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formule horacienne ut pictura poesis chez quelques commentateurs et poéticiens humanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys; Donatella Coppini; Nathalie Dauvois. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. Bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland–France–Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (35), p. 455-488, 2020, Noctes Neolatinae. Neolatin Texts and Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps usé des vieilles femmes dans la littérature médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais-Presses universitaires de Rennes, A paraître, Collection Renaissance, série emblématique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épithètes dans les traductions de l’Iliade par Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Silvia D'Amico. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Classical Tradition</w:t>
-[...83 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi ioca, mi risus, placuit mihi uterque Cupido : les épigrammes latines d’Ange Politien, entre rire et sourire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauvin; Catherine Jacquemard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camenae</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03262528v1</w:t>
+              <w:t xml:space="preserve">Rire et sourire dans la littérature latine au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 131-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imitation de Virgile dans l’Erotopaegnion et les Eclogae de Girolamo Angeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Deramaix; Giuseppe Germano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exemplum virgilien et l’Académie napolitaine à la Renaissance. Itinera Parthenopea, I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 313-334, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gymnastique grecque à la théorie humaniste du nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boulègue; Pierre Caye; Florence Malhomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’art se dit et se pense. Les théories artistiques de l’Antiquité aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 157-182, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Fonzio : défense de la poésie des Anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Flamerie; Juliette Rohman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en hommage à Sylvie Franchet d’Espèrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 333-338, 2018, Scripta receptoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme et le nu : de la breuitas au dénuement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralph Dekoninck; Aline Smeesters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète face au tableau. De la Renaissance au baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.H.; P.U.R., p. 37-55, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre IV du De casibus uirorum illustrium de Boccace : essai de structure et d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin; Frank Labrasca; Susanna Longo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace, humaniste latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 51-72, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuda ueritas : poétiques de la découverte à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand; Ermanno Malaspina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérité et apparence. Mélanges en l’honneur de Carlos Lévy offerts par ses amis et ses disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 617-635, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulciter tamen. Douceur et utilité du nu à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boulègue; Marie-Thérèse Jones Davies; Florence Malhomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Douceur dans la pensée moderne. Esthétique et philosophie d’une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 305-326, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épigrammes latines d’Ange Politien à Laurent de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.S., p. 149-157, 2015, Rome et ses renaissances</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du ‘couple’ Virgile-Ovide dans les arts poétiques florentins du Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Clément-Tarantino; Florence Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du « couple » Virgile-Ovide dans la tradition critique et littéraire de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, p. 215-233, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer une anthologie de Poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouscharain, Anne; James-Raoul, Danièle; Société des études médio et néo-latines. Congrès (3 ; 2012 ; Bordeaux). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique, poétique et stylistique (Moyen Âge-Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-248, 2015, Eidôlon, ISSN 0242-5300, 979-10-91052-12-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.16968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer une anthologie de Poétiques néo-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle James-Raoul; Anne Boucharain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique, stylistique et poétique : les artes, entre théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Presses Universitaires de Bordeaux, p. 239-248, 2014, Eidôlon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence à l’œuvre dans l’Érotopægnion de Girolamo Angeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Caye; Florence Malhomme; Sylvie Perceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silence et sagesse. De la musique à la métaphysique : les anciens Grecs et leur héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Classiques Garnier, p. 143-160, 2014, Lectures de la Renaissance latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cygne et l’étourneau : représentations du poète dans les Élégies de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin; Alain Billault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète au miroir de ses vers. Etudes sur la représentation du poète dans ses œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, 2013, Horos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La silve à la Renaissance, un modèle pour les peintres et les sculpteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Sylvie Laigneau-Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « silve » : histoire d’une écriture libérée en Europe de l’Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Brepols, p. 131-155, 2013, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reverdie dans la poésie latine de la Renaissance : topos poétique et ancrage régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Laigneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petite patrie. L’image de la région natale chez les écrivains de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 15-35, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Politien : mélange des genres, genre mixte ou refus de la généricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-63, 2012, Ecritures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coniurationis Pactianae Commentarium d’Ange Politien (1478)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Catellani-Dufrêne; Michel Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lyre et la pourpre. Poésie latine et politique de l’Antiquité tardive à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.; Presses universitaires de Rennes, p. 207-219, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Didon dans le De casibus de Boccace traduit par Laurent de Premierfait et enluminé par Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine. En hommage à Geneviève et Guy Demerson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.B., p. 423-439, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pierre et la chair : le mythe de Pygmalion dans la poésie amoureuse de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide. Figures de l’hybride. Illustrations littéraires et figurées de l'esthétique ovidienne à travers les âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 339-357, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le plaisir, plaisir à dire : les élégies amoureuses de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy; Wim Verbaal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir dans l’Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols, p. 237-254, 2008, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternité et allaitement dans la Paedotrophia de Scévole de Sainte-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villa et l’univers familial de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.S., 2008, Rome et ses renaissances</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctum iocundæ fœdus amicitiæ : Ange Politien et Bartolommeo della Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Sylvie Laigneau; Carlos Lévy; Wim Verbaal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société des amis à Rome et dans la littérature médiévale et humaniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 213-235, 2008, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poètes florentins et la Sorgue de Pétrarque à Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Vagenheim; M. Deramaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France et Italie à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.H., p. 23-46, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du topos au paysage : les Stances et l’Orphée d’Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Colin; G. Sangirardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 41-55, 2006, Ecritures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Orphée à Esculape : les représentations du philologue dans l’œuvre d’Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philologie humaniste et ses représentations dans la théorie et la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Droz, p. 111-136, 2005, Romanica Gandensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rusticus : les naïvetés du poète Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Jacques Lefèvre; A.P. Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sottise et ineptie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34/35, p. 267-281, 2004, Littérales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Second. Œuvres complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Willemen; Virginie Leroux. DROZ, 1, 2024, 978-2-600-06354-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Second. Œuvres complètes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Séris</w:t>
+                <w:t xml:space="preserve">Dignité des Artes : promotion et évolution des arts libéraux de l’Antiquité à la Renaissance, dir. A. Lamy, A. Raffarin, E. Séris, Champion, « conférence, congrès, colloques sur le Moyen Âge », 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raffarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne RAFFARIN, Emilie Séris, Alice Lamy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nu dans la littérature de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2022, Renaissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité des ‘artes’ : promotion et évolution des arts libéraux de l'Antiquité à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raffarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 380 p., 2022, Colloques, congrès et conférences sur le Moyen Âge, 30, 978-2-7453-5750-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solus Homo nudus, solum animal sapiens : théories humanistes du nu (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2021, Philosophie hellénistique et romaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politien, humaniste aux sources de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 1197 p., 2018, Texte courant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie des théories poétiques latines de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Perrine Galand-Willemen; Virginie Leroux. DROZ, 1, 2024, 978-2-600-06354-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978–2–600–06829-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 380 p., 2022, Colloques, congrès et conférences sur le Moyen Âge, 30, 978-2-7453-5750-2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Politien. Stances/ Stanze et Fable d’Orphée/ Fabula di Orfeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 281 p., 2006, Bibliothèque italienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étoiles de Némésis : la rhétorique de la mémoire dans la poésie d’Ange Politien (1454-1494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...378 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4488,98 +4402,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vtraque lingua : le latin et le grec, topos des Elogia uirorum illustrium de Paul Jove »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2023, Latin et grec au Moyen-âge et à la Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,125 +4503,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du poète dans les &amp;quot;Élégies&amp;quot; de Jean Second</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation(s) du poète dans la poésie à travers les siècles : du monde antique à l'ère contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV; Alain Billault; Hélène Casanova-Robin; avec la collaboration de Virginie Leroux, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4854,51 +4768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606835-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143729" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A. Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/117-la-renaissance-des-genres-pratiques-et-theories-des-genres-litteraires-entre-italie-et-espagne-xv-xviie-siecles-9782364410251.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56612" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503528649-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0392192124000178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_343-363" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12138-011-0248-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXG4LRT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0392192124000178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_343-363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12138-011-0248-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXG4LRT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606835-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A. Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/117-la-renaissance-des-genres-pratiques-et-theories-des-genres-litteraires-entre-italie-et-espagne-xv-xviie-siecles-9782364410251.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503528649-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>