--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -66,4333 +66,4415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coluccio Salutati et l’interprétation d’Eurydice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Méniel, Christine Lombez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et contresens du Moyen Âge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19114-8.p.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits d’hommes illustres de l’Antiquité : le musée de Paul Jove et ses Elogia uirorum illustrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des passés antiques : une élaboration continue (XIVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-157, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60683-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.143729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tragédies de Lodovico dolce. De la uis à la terribilità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Charlet-Mesdjian; Corinne Flicker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sénèque tragique et sa réception dans le théâtre européen XIVe-XXIe siècle. Déclinaisons de la virilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, p. 197-212, 2023, Textuelles, 979-10-320-0482-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de Charles Quint chez Paolo Giovio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys, Virginie Leroux, Stefan Tilg, Florian Schaffenrath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carolus QuIntus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, 2022, 978-3-8233-8481-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicere cogor amores… fati cantor et esse mei : Girolamo Angeriano und das Grab des Dichters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothea Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formen des Selbstthematisierung in der vormodernen Lyrik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Weidmann, p. 303-320, 2020, Spolia Berolinensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profane et sacré dans la bucolique au Trecento : ut ethereo resonarent carmine ualles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Heid; Olivier Pedeflous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profane et le sacré dans l'Europe latine (Ve-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 273-283, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Angeriano : le 'vrai poète' et Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Deramaix; Giuseppe Germano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dulcis alebat Parthenope. Memorie dell’antico e forme del moderno all’ombra dell’Accademia Pontaniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Loffredo, p. 241-264, 2020, Latinae Humanitatis Itinera Nova</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formule horacienne ut pictura poesis chez quelques commentateurs et poéticiens humanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Laureys; Donatella Coppini; Nathalie Dauvois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. Bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland–France–Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (35), p. 455-488, 2020, Noctes Neolatinae. Neolatin Texts and Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps usé des vieilles femmes dans la littérature médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais-Presses universitaires de Rennes, A paraître, Collection Renaissance, série emblématique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épithètes dans les traductions de l’Iliade par Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Silvia D'Amico. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi ioca, mi risus, placuit mihi uterque Cupido : les épigrammes latines d’Ange Politien, entre rire et sourire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauvin; Catherine Jacquemard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire et sourire dans la littérature latine au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 131-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imitation de Virgile dans l’Erotopaegnion et les Eclogae de Girolamo Angeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Deramaix; Giuseppe Germano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exemplum virgilien et l’Académie napolitaine à la Renaissance. Itinera Parthenopea, I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 313-334, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gymnastique grecque à la théorie humaniste du nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boulègue; Pierre Caye; Florence Malhomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’art se dit et se pense. Les théories artistiques de l’Antiquité aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 157-182, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Fonzio : défense de la poésie des Anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Flamerie; Juliette Rohman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en hommage à Sylvie Franchet d’Espèrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 333-338, 2018, Scripta receptoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme et le nu : de la breuitas au dénuement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralph Dekoninck; Aline Smeesters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète face au tableau. De la Renaissance au baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.H.; P.U.R., p. 37-55, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre IV du De casibus uirorum illustrium de Boccace : essai de structure et d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin; Frank Labrasca; Susanna Longo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace, humaniste latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 51-72, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuda ueritas : poétiques de la découverte à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand; Ermanno Malaspina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérité et apparence. Mélanges en l’honneur de Carlos Lévy offerts par ses amis et ses disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 617-635, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulciter tamen. Douceur et utilité du nu à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boulègue; Marie-Thérèse Jones Davies; Florence Malhomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Douceur dans la pensée moderne. Esthétique et philosophie d’une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 305-326, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épigrammes latines d’Ange Politien à Laurent de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.S., p. 149-157, 2015, Rome et ses renaissances</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du ‘couple’ Virgile-Ovide dans les arts poétiques florentins du Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Clément-Tarantino; Florence Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du « couple » Virgile-Ovide dans la tradition critique et littéraire de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, p. 215-233, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer une anthologie de Poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouscharain, Anne; James-Raoul, Danièle; Société des études médio et néo-latines. Congrès (3 ; 2012 ; Bordeaux). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique, poétique et stylistique (Moyen Âge-Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-248, 2015, Eidôlon, ISSN 0242-5300, 979-10-91052-12-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.16968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer une anthologie de Poétiques néo-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle James-Raoul; Anne Boucharain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique, stylistique et poétique : les artes, entre théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Presses Universitaires de Bordeaux, p. 239-248, 2014, Eidôlon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence à l’œuvre dans l’Érotopægnion de Girolamo Angeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Caye; Florence Malhomme; Sylvie Perceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silence et sagesse. De la musique à la métaphysique : les anciens Grecs et leur héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Classiques Garnier, p. 143-160, 2014, Lectures de la Renaissance latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La silve à la Renaissance, un modèle pour les peintres et les sculpteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Sylvie Laigneau-Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « silve » : histoire d’une écriture libérée en Europe de l’Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Brepols, p. 131-155, 2013, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cygne et l’étourneau : représentations du poète dans les Élégies de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin; Alain Billault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète au miroir de ses vers. Etudes sur la représentation du poète dans ses œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, 2013, Horos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reverdie dans la poésie latine de la Renaissance : topos poétique et ancrage régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Laigneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petite patrie. L’image de la région natale chez les écrivains de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 15-35, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Politien : mélange des genres, genre mixte ou refus de la généricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-63, 2012, Ecritures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coniurationis Pactianae Commentarium d’Ange Politien (1478)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Catellani-Dufrêne; Michel Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lyre et la pourpre. Poésie latine et politique de l’Antiquité tardive à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.; Presses universitaires de Rennes, p. 207-219, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Didon dans le De casibus de Boccace traduit par Laurent de Premierfait et enluminé par Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine. En hommage à Geneviève et Guy Demerson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.B., p. 423-439, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pierre et la chair : le mythe de Pygmalion dans la poésie amoureuse de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Casanova-Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide. Figures de l’hybride. Illustrations littéraires et figurées de l'esthétique ovidienne à travers les âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 339-357, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le plaisir, plaisir à dire : les élégies amoureuses de Jean Second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy; Wim Verbaal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir dans l’Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols, p. 237-254, 2008, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternité et allaitement dans la Paedotrophia de Scévole de Sainte-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villa et l’univers familial de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.P.S., 2008, Rome et ses renaissances</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctum iocundæ fœdus amicitiæ : Ange Politien et Bartolommeo della Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Hallyn; Sylvie Laigneau; Carlos Lévy; Wim Verbaal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société des amis à Rome et dans la littérature médiévale et humaniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 213-235, 2008, Latinitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poètes florentins et la Sorgue de Pétrarque à Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Vagenheim; M. Deramaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France et Italie à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.R.H., p. 23-46, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du topos au paysage : les Stances et l’Orphée d’Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Colin; G. Sangirardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 41-55, 2006, Ecritures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Orphée à Esculape : les représentations du philologue dans l’œuvre d’Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philologie humaniste et ses représentations dans la théorie et la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Droz, p. 111-136, 2005, Romanica Gandensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rusticus : les naïvetés du poète Ange Politien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Jacques Lefèvre; A.P. Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sottise et ineptie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34/35, p. 267-281, 2004, Littérales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nude in the renaissance: Unveiling the world and revealing human dignity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0392192124000178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie d’Ange Politien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.343-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47421/ERU_1_343-363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pégagogie et psychologie. La lettre De ira d’Ange Politien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Latin du Moyen Âge, latin de l’époque moderne et enseignement, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bibliothèque retrouvée de Léonard de Vinci »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artes Renascentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, p. 129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaissance de la poésie didactique : Homère philosophe et Empédocle poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35-36, pp.193-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2436/20.2501.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nu, une invention des théoriciens de l'art humanistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, p. 11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard imitateur de Politien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La réception de Politien en France au XVIe siècle,, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique des humanistes : un nouvel art libéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, p. 159-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance du nu antique à Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Classical Tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2), p. 201-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12138-011-0248-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Comparaison et différence entre peinture et poésie’ : Léonard de Vinci et Ange Politien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262528v1</w:t>
-              </w:r>
-[...2760 lines deleted...]
-                <w:t xml:space="preserve">hal-03261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Second. Œuvres complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrine Galand-Willemen; Virginie Leroux. DROZ, 1, 2024, 978-2-600-06354-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dignité des Artes : promotion et évolution des arts libéraux de l’Antiquité à la Renaissance, dir. A. Lamy, A. Raffarin, E. Séris, Champion, « conférence, congrès, colloques sur le Moyen Âge », 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Raffarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne RAFFARIN, Emilie Séris, Alice Lamy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04048279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nu dans la littérature de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2022, Renaissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité des ‘artes’ : promotion et évolution des arts libéraux de l'Antiquité à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Lamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne RAFFARIN, Emilie Séris, Alice Lamy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t>
+                <w:t xml:space="preserve">Anne Raffarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 380 p., 2022, Colloques, congrès et conférences sur le Moyen Âge, 30, 978-2-7453-5750-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2022, Renaissance</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solus Homo nudus, solum animal sapiens : théories humanistes du nu (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2021, Philosophie hellénistique et romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alice Lamy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politien, humaniste aux sources de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Raffarin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie des théories poétiques latines de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 380 p., 2022, Colloques, congrès et conférences sur le Moyen Âge, 30, 978-2-7453-5750-2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978–2–600–06829-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2021, Philosophie hellénistique et romaine</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories poétiques néo-latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 1197 p., 2018, Texte courant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Politien. Stances/ Stanze et Fable d’Orphée/ Fabula di Orfeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 281 p., 2006, Bibliothèque italienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Droz, 1197 p., 2018, Texte courant</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étoiles de Némésis : la rhétorique de la mémoire dans la poésie d’Ange Politien (1454-1494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Séris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4402,98 +4484,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vtraque lingua : le latin et le grec, topos des Elogia uirorum illustrium de Paul Jove »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2023, Latin et grec au Moyen-âge et à la Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4503,125 +4585,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du poète dans les &amp;quot;Élégies&amp;quot; de Jean Second</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Séris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation(s) du poète dans la poésie à travers les siècles : du monde antique à l'ère contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV; Alain Billault; Hélène Casanova-Robin; avec la collaboration de Virginie Leroux, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4768,51 +4850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0392192124000178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_343-363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12138-011-0248-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXG4LRT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606835-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A. Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/117-la-renaissance-des-genres-pratiques-et-theories-des-genres-litteraires-entre-italie-et-espagne-xv-xviie-siecles-9782364410251.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503528649-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19114-8.p.0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606835-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/16968" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.16968" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A. Leroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/117-la-renaissance-des-genres-pratiques-et-theories-des-genres-litteraires-entre-italie-et-espagne-xv-xviie-siecles-9782364410251.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503528649-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0392192124000178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_343-363" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12138-011-0248-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXG4LRT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03262868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600058292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>