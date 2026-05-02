--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -498,287 +498,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adenovirus Dodecahedron: Beyond the Platonic Story</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Behaviours and Preferential Bindings of Influenza Nucleoproteins on Importins-α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vragniau</w:t>
+                <w:t xml:space="preserve">Amélie Donchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Dagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fender</w:t>
+                <w:t xml:space="preserve">Francine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob W H Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12070718⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12080834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993412v1</w:t>
+                <w:t xml:space="preserve">hal-02912888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Behaviours and Preferential Bindings of Influenza Nucleoproteins on Importins-α</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Donchet</w:t>
+                <w:t xml:space="preserve">The Adenovirus Dodecahedron: Beyond the Platonic Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vragniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Crépin</w:t>
+                <w:t xml:space="preserve">Marie Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.834. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12080834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12070718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912888v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding Mechanism Elucidation of the Acute Respiratory Disease Causing Agent Adenovirus of Serotype 7 to Desmoglein-2</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic self-assembling ADDomer platform for highly efficient vaccination by genetically encoded multiepitope display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vragniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Bufton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne N Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vragniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.8381. </w:t>
@@ -2911,51 +2911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Hograindleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00910-23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02912888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bufton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Rabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw2853" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09220-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02273505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan Pitner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn Davis-Bergthold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Turner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42229-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26871-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568009615666141215154149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laffly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.10.042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Pedersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duranton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie F Black" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Azadiguian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demaude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050722" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hung Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-3342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonrose" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sans-Soleilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057106286210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008GRE10084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Hograindleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00910-23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02912888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bufton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Rabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw2853" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09220-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02273505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan Pitner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn Davis-Bergthold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Turner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42229-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26871-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568009615666141215154149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laffly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.10.042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Pedersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duranton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie F Black" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Azadiguian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demaude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050722" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hung Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-3342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonrose" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sans-Soleilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057106286210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008GRE10084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>