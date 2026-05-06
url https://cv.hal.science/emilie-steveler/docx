--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Steveler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 1er Septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences INSA de Strasbourg / Chercheur ICube, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe MaCEPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du transport de porteurs pour l’optoélectronique et la microélectronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Novembre 2012 - 31 Août 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat, LPN-CNRS (Marcoussis) / ONERA (Palaiseau), France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe MiNaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de super-réseaux InAs/GaSb pour la photo-détection infrarouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR INTREPID, PEA VITRAIL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2009 - 23 Octobre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physique, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Jean Lamour (IJL), Equipe Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de photoluminescence dans les nitrures et oxydes de silicium dopés aux terres rares (Er, Nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de H. Rinnert et M. Vergnat, Professeurs des Universités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 1er Septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA de Strasbourg </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme (Bac+2), Electricité (Bac+1, Bac+2), Physique des Solides (Bac+3),</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Euromed</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Fès, Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2009 - Septembre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitorat </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine, Faculté des Sciences et Technologies, Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie Physique (Bac+1 et Bac+2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2006 - Juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine, Faculté des Sciences et Technologies, Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Doctorat en Physique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009  Master de Physique & Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Licence Sciences de la Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in planar dumbbell-shaped electron-donor molecules for organic optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mounya Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta06394a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous inks for ecofriendly processing of organic solar cells: investigation of morphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Layrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufal Swaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.117599. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Boero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (22), pp.15539-15546. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D charge transport in planar triazatruxene-based dumbbell-shaped molecules forming a bridged columnar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA06300F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the optical Helmholtz resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (17), pp.171110-1 - 171110-4. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature photoluminescence properties of Nd-doped silicon oxide thin films containing silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.311-314. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum efficiency investigations of type-II InAs/GaSb midwave infrared superlattice photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haïdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of erbium in SiOxNy alloys annealed at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 593, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical index measurement of InAs/GaSb type-II superlattice for mid-infrared photodetection at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (14), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence properties of Nd-doped silicon oxide thin films containing silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Luminescence at 1010nm and 1500nm in LiNbO3:Er3+ excited by Short Pulse Radiation at 980 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Demirkhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194512006988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect excitation of Nd 3+ ions sensitized by Si nanocrystals embedded in a SiO 2 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (11), pp.113518. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3667286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of Er3+ ions in silicon nitride films prepared by reactive evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (22), pp.221902. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the crystalline order on the exciton diffusion length in organic thin films of donor-acceptor-donor molecules based on triazatruxene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICube Laboratory Strasbourg – research activities in nanomaterials and the nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiara Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de la Fédération de Recherche Matériaux et Nanosciences du Grand Est (FRMNGE) 2022, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton lifetime in donor-acceptor-donor planar dumbbell-shaped triazatruxene-thienopyrroledione derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214904, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2615963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of transparent oxide thin films using silicon doped nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 TMS Annual Meeting and Exhibition, Symposium "Frontiers in Advanced Functional Thin Films and Nanostructured Materials", Phoenix,. Arizona, March 11-15, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in donor-acceptor-donor molecules : impact of molecular structure and self-assembly on the exciton lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Uhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics and Photonics: Fundamentals and Devices II,113650F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des excitons dans des films minces de molécules planaires conjuguées pour les applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2019 : Troisième congrès national Science et Technologie des Systèmes pi-Conjugués, Arras, France, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of exciton dynamics in organised organic thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter Science (SoMaS), Mittelwihr, France, juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanostructures and rare earth ions for light management in solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-indien Nanoscale systems: growth properties and modelling from fabrication to devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon-absorption using sub-wavelength antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Luminescence at 1010nm and 1500nm in LiNbO3:Er3+ excited by Short Pulse Radiation at 980 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Demirkhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Physics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in bis-trisindole-thiophene-thienopyrroledione thin films measured by time-resolved luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2017), 22-26 mai 2017, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodétecteur à résonateur de Helmhotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3471151B1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de photoluminescence dans les nitrures et oxydes de silicium dopés aux terres rares (Er, Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Steveler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 1er Septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences INSA de Strasbourg / Chercheur ICube, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe MaCEPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude du transport de porteurs pour l’optoélectronique et la microélectronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Novembre 2012 - 31 Août 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat, LPN-CNRS (Marcoussis) / ONERA (Palaiseau), France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe MiNaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de super-réseaux InAs/GaSb pour la photo-détection infrarouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR INTREPID, PEA VITRAIL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2009 - 23 Octobre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physique, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Jean Lamour (IJL), Equipe Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de photoluminescence dans les nitrures et oxydes de silicium dopés aux terres rares (Er, Nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de H. Rinnert et M. Vergnat, Professeurs des Universités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 1er Septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA de Strasbourg </w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme (Bac+2), Electricité (Bac+1, Bac+2), Physique des Solides (Bac+3),</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSA Euromed</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Fès, Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2009 - Septembre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitorat </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine, Faculté des Sciences et Technologies, Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie Physique (Bac+1 et Bac+2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2006 - Juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine, Faculté des Sciences et Technologies, Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie Physique (Bac+1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Doctorat en Physique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009  Master de Physique & Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Licence Sciences de la Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in planar dumbbell-shaped electron-donor molecules for organic optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mounya Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta06394a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous inks for ecofriendly processing of organic solar cells: investigation of morphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Layrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufal Swaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.117599. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Boero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (22), pp.15539-15546. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D charge transport in planar triazatruxene-based dumbbell-shaped molecules forming a bridged columnar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA06300F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the optical Helmholtz resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (17), pp.171110-1 - 171110-4. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature photoluminescence properties of Nd-doped silicon oxide thin films containing silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.311-314. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum efficiency investigations of type-II InAs/GaSb midwave infrared superlattice photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haïdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of erbium in SiOxNy alloys annealed at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 593, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical index measurement of InAs/GaSb type-II superlattice for mid-infrared photodetection at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (14), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence properties of Nd-doped silicon oxide thin films containing silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Luminescence at 1010nm and 1500nm in LiNbO3:Er3+ excited by Short Pulse Radiation at 980 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Demirkhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194512006988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect excitation of Nd 3+ ions sensitized by Si nanocrystals embedded in a SiO 2 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (11), pp.113518. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3667286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of Er3+ ions in silicon nitride films prepared by reactive evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (22), pp.221902. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3521279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICube Laboratory Strasbourg – research activities in nanomaterials and the nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiara Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de la Fédération de Recherche Matériaux et Nanosciences du Grand Est (FRMNGE) 2022, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the crystalline order on the exciton diffusion length in organic thin films of donor-acceptor-donor molecules based on triazatruxene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton lifetime in donor-acceptor-donor planar dumbbell-shaped triazatruxene-thienopyrroledione derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214904, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2615963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of transparent oxide thin films using silicon doped nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 TMS Annual Meeting and Exhibition, Symposium "Frontiers in Advanced Functional Thin Films and Nanostructured Materials", Phoenix,. Arizona, March 11-15, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in donor-acceptor-donor molecules : impact of molecular structure and self-assembly on the exciton lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Uhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics and Photonics: Fundamentals and Devices II,113650F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des excitons dans des films minces de molécules planaires conjuguées pour les applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2019 : Troisième congrès national Science et Technologie des Systèmes pi-Conjugués, Arras, France, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of exciton dynamics in organised organic thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter Science (SoMaS), Mittelwihr, France, juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanostructures and rare earth ions for light management in solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-indien Nanoscale systems: growth properties and modelling from fabrication to devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon-absorption using sub-wavelength antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Luminescence at 1010nm and 1500nm in LiNbO3:Er3+ excited by Short Pulse Radiation at 980 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Demirkhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Physics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton dynamics in bis-trisindole-thiophene-thienopyrroledione thin films measured by time-resolved luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2017), 22-26 mai 2017, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodétecteur à résonateur de Helmhotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3471151B1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de photoluminescence dans les nitrures et oxydes de silicium dopés aux terres rares (Er, Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steveler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-macepv.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.minao.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijl.univ-lorraine.fr/recherche/departement-physique-de-la-matiere-et-des-materiaux-p2m/nanomateriaux/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-euromediterranee.org/fr/decouvrir.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fst.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533489v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rammal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nizet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06300F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verdun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ha&#239;dar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890309" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.01.053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WKTZWH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897273" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.01.061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB36F590-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kokanyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Demirkhanyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194512006988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3667286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ehrhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554570" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749299v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-macepv.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.minao.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijl.univ-lorraine.fr/recherche/departement-physique-de-la-matiere-et-des-materiaux-p2m/nanomateriaux/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-strasbourg.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-euromediterranee.org/fr/decouvrir.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fst.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533489v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rammal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nizet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06300F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verdun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ha&#239;dar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890309" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.01.053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WKTZWH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897273" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.01.061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB36F590-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kokanyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Demirkhanyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194512006988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3667286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ehrhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554570" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749299v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>