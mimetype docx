--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C5A286A"/>
+    <w:nsid w:val="26852062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F015293"/>
+    <w:nsid w:val="8F9835F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>