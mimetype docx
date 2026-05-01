--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26852062"/>
+    <w:nsid w:val="BA3E2407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F9835F4"/>
+    <w:nsid w:val="A949734C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>