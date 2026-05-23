--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Stoll </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5768-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133387518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Stoll est chargée de recherche en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son équipe de recherche est l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 8087 Patrimoines locaux, Environnement et Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PALOC (Muséum nationl d'Histoire naturelle | Institut de Recherche pour le Développement | Centre National de la Recherche Scientifique).Elle est également collaboratrice du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro de Documentação Historica do Baixo Amazonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Fédérale de l'Ouest du Para, au Brésil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche, en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie brésilienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se situent à l'intersection de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étude des migrations sur le temps long et construction du lien au sol) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (perception des dynamiques paysagères, rapports entre humains et non-humains).Son approche combine la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthode ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (enquêtes de terrain en immersion) et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyses historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de documents d'archives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a coordonné le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Exorigins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (programme Emergence-s de la Ville de Paris) entre 2019 et 2023, sur le lien entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que plusieurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets participatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Amazonie brésilienne (comme le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Brazilian Court records under authoritarian regimes)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par le programme Modern Endangered Archives de l'UCLA Library| ou encore le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet Amazonia Now! Memory and Environment Centers in Defence of Local Heritage and the Rainforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par la fondation allemande Gerda Henkel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les résultats des projets qu'elle coordonne sont diffusés sous des formats </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">accessibles au plus grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vidéos et films documentaires, jardin, livres grand public ...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labilité identitaire et territoriale à l’épreuve des politiques multiculturelles en Amazonie brésilienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transmission d’altérités et mécanismes d’ancrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déclassement social et autochtonisation des descendants de migrants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethno-histoire des migrations végétales et humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des graines de plantes à caoutchouc, des imaginaires et des savoirs associés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets collectifs en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Mapping and cultivating (preserving) our land: Agroecology to secure the land in the Brazilian Amazon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination: José Boeing (ADHMA) et Emilie Stoll (CNRS). Institutions porteuses : Associação de Defesa dos Direitos Humanos e do Meio Ambienta na Amazônia (ADHMA) et Fondation CNRS.Financement : Gerda Henkel Stiftung / AAP Social Initiatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Justice court files under authoritarian regimes in Amazonia (coordination)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vice-coordination du projet: Gefferson Ramos Rodrigues (UFOPA).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institutions porteuses : Universidade Federal do Oeste do Para (UFOPA) & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Modern Endangered Archive Program / University of California in Los Angeles Library (UCLA Library). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalités Riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole Pratique des Hautes Etudes; Universidade Federal do Pará (Brésil), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EPHE5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02615290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio 1 : Hevea brasiliensis à Vila Franca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sautchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler, échanger, réhabiter : les trajectoires des plantes dans l’histoire coloniale et postcoloniale du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158wk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations végétales : faire monde autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Migrations végétales : faire monde autrement, 27, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts sous tension : identités, territoires et conservation en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GRIDAUH. Série Droit Comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les grandes forêts et la lutte contre l réchauffement clmatique. Perspctives croisées Brésil/Europe/Afrique. Pré COP30 à Belém, 35, pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da borracha (natural e sintética) para narrativas museológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva Alves Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Belichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelina Maria Duarte Cândido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Debates: Fórum de Antropologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e101004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48006/2358-0097/V10N1.E101004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile transparence des statistiques épidémiologiques de la Covid-19, ou comment les minorités peinent à exister dans la bataille des chiffres en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabatha Benitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Mota Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Dias Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The “Ontological Turn” in Russian Anthropology, 63 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das capitais às comunidades tradicionais. Fases de interiorização da Covid-19 na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Soares de Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Harayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossiê Turismo em tempo de Covid, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa place et faire « famille » dans les villages de basse Amazonie (Brésil). Rôle de la socialisation enfantine dans les dynamiques familiales de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnthropoChildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on Indigène ou Chérif par une origine juive ? Trajectoires généalogiques pour repenser le lien au sol en Amazonie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Judaísmos nas lusotopias contemporâneas, 18 (2), pp.218-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17683084-12341744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser la propriété en Amazonie brésilienne au tournant du xxe siècle: Des registres de terres de João de Palma Muniz aux cartes de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le chiffre et la carte. Pratiques statistiques et cartographiques en Amérique latine (xviiie-xxe siècles), XXXII (1), pp.53-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges comme source de légitimation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Tola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Culture : modes d'emploi. La patrimonialisation à l'épreuve du terrain, Colloques 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le grand méchant loup ? : transformations nocturnes effrayantes et identification de l’inceste en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.18-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des entités : récits sur l’enchantement d’un riverain extraordinaire en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des vies extraordinaires : les territoires du récit, 79, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale participatory scenario methods and territorial planning in the Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Dutra de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Lennon Dalla-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.86 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer l’autre pour dire le soi, montrer le soi pour dire l’autre. La « farce des Nègres » du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COSMOS, 22, pp.192-221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.3085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dés)illusion communautaire. De l’ambivalence de la notion de « communauté » en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.73-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères ennemis : la participation à l’épreuve des factions en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences participatives et restitution, 72-73, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Migration des plantes et des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires Religieux, Environnementaux et Culturels: dialogues interdisciplinaires entre le Québec et l’Amazonie | Itinerários Religiosos, Ambientais e Culturais: diálogos interdisciplinares entre o Quebéc e a Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rodrigues da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Cristina Araújo Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Ribeiro de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Colpron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UEPA. 2024, 978-65-88106-57-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage circulaire de Paul Le Cointe (1900-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Maria Bertol Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Correa-Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museu Parense Emilio Goeldi. pp.484, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par terre et par eau en Amérique tropicale. Notes de voyage de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Berthol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes. Estudos sobre a percepção das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres indiennes et politique indigéniste au Brésil : des territoires à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géranium. Une plante africaine à l’honneur sur nos balcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Modanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-160, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pour saisir l’œuvre de Paul Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)appropriations végétales dans un monde globalisé : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maia Bezzera Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet du « voyage circulaire » de Paul Le Cointe : ethnohistoire d’un manuscrit et de son auteur au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sanjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MPEG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage circulaire de Paul Le Cointe (1900-1902)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-76, 2024, 978-65-88888-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Delachaux et Niestlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande migration des plantes et des humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-227, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Grande Migration des Plantes et des Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-603-03137-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounds for political claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirjo Kristiina Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press of Colorado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living ruins: Practices and conceptions in contemporary Amerindian societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.147-171, 2022, Living Ruins. Native engagements with past materialities in contemporary Mesoamerica, Amazonia and the Andes, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5876/9781646422869.c005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O inventário post-mortem como fonte para o entendimento da História do trabalho na Amazônia durante o período colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Laurindo Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navegando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas e documentos para o ensino de história: Trabalho e família, migrações e doenças no Baixo Amazonas (da Colônia a República)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.19-52, 2022, 978-65-81417-37-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vamos segurar nossas pontas!” Paisagem em movimento e domínio dos lugares no rio Arapiuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as Percepções das Transformações nas Paisagens pelos Moradores dos Rios Amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.137-162, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografar as paisagens evanescentes da Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Ferreira Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Medaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Theophilo folhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nirvia Ravena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens Evanescentes: Estudos sobre as percepções das transformações nas paisagens pelos moradores dos rios amazônicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora NAEA, pp.21-39, 2019, 978-85-7143-183-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brincadeira dos Pretos dos indígenas Tapajó do rio Arapiuns: Variações patrimoniais de uma ecologia das relações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas patrimoniais: natureza e cultura em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant de maîtres, temps de mal-être : inceste et couvade chez les riverains du bas-Tapajós (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées. Etudes d’ethnologies et d’indigénismes amazonistes offertes à Patrick Menget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banca au terreiro. Les interactions ville-campagne au prisme de la quête de guérison des ensorcelés de la rivière Arapiuns (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Boto, ni Cobra-Grande. Notes (critiques) pour une étude de l’occupation humaine des plaines d’inondation et leur régime foncier en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luly Rodrigues da Cunha Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secrets de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emilie Stoll, anthropologue au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronAmazon observatory: monitoring the social impact of covid-19 in the brazilian amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire CoronAmazon : suivi des impacts sociaux de la Covid-19 en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Capredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA3E2407"/>
+    <w:nsid w:val="CCE57DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A949734C"/>
+    <w:nsid w:val="C5BB48FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-stoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5768-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133387518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exorigins.hypotheses.org/%3E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meap.library.ucla.edu/projects/amazonia-brazil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerda-henkel-stiftung.de/amazonia-now-memory-and-environment-centers-in-defence-of-local-heritage-and-the-rainforest?page_id=122721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdhba.hypotheses.org/digitization-of-justice-court-files-under-authoritarian-regimes-in-amazonia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EPHE5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sautchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva Alves Muniz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158wk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b0m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Belichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelina Maria Duarte C&#226;ndido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/2358-0097/V10N1.E101004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferreira Alencar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Benitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Mota Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Dias Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Soares de Cortes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Medaets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luly Rodrigues da Cunha Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Theophilo&#160;folhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.5756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kristiina Virtanen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Tola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Lennon Dalla-Nora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;joa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F4SKM74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/la-grande-migration-des-plantes-et-des-humains" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rodrigues da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Cristina Ara&#250;jo Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ribeiro de Moraes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colpron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sanjad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Maria Bertol Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Correa-Paty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Berthol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Modanese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delachauxetniestle.com/livre/la-grande-migration-des-plantes-et-des-humains/9782603031377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646422869.c005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Arenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Laurindo Junior" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837928v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>