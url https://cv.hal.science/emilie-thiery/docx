--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -226,1854 +226,1988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave‐Assisted Organic Syntheses in Deep Eutectic Solvents: A Win‐Win Association for Sustainable Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/open.202500478⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353429v1</w:t>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave‐Assisted Organic Syntheses in Deep Eutectic Solvents: A Win‐Win Association for Sustainable Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chefikou Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202500478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969276v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antibacterial and cytotoxic evaluation of cytosporone E and analogs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Camiade</w:t>
+                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.132135⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (37), pp.e202300727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509478v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 3,4-dihydro-1H-[1,4] oxazepino [6,5,4-hi] indol-1-ones and 4,6-dihydrooxepino [5,4,3-cd] indol-1(3H)-ones as Mycobacterium tuberculosis inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, antibacterial and cytotoxic evaluation of cytosporone E and analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ibraheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Champciaux</w:t>
+                <w:t xml:space="preserve">Capucine Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raynaud</w:t>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+                <w:t xml:space="preserve">Delphine Fouquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43, pp.116248. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1252, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.132135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588623v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial activity of racemic paecilocin A and its derivatives against methicillin-sensitive and -resistant Staphylococcus aureus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 3,4-dihydro-1H-[1,4] oxazepino [6,5,4-hi] indol-1-ones and 4,6-dihydrooxepino [5,4,3-cd] indol-1(3H)-ones as Mycobacterium tuberculosis inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Camiade</w:t>
+                <w:t xml:space="preserve">Bastien Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhadi Ahmed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clément Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152888⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.116248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205212v1</w:t>
+                <w:t xml:space="preserve">hal-03588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis UGM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian Fu</w:t>
+                <w:t xml:space="preserve">Synthesis and antibacterial activity of racemic paecilocin A and its derivatives against methicillin-sensitive and -resistant Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ibraheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Villaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Quentin Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raynaud</w:t>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115579⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03082669v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis UGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (13), pp.115579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01601331v1</w:t>
+                <w:t xml:space="preserve">inserm-03082669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Petrignet</w:t>
+                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Thibonnet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170750v2</w:t>
+                <w:t xml:space="preserve">hal-01601331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chevalier</w:t>
+                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (35), pp.7290-7295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637427v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-Substituted 1,2,3-Triazolyl-4-phosphonate through Cross-Coupling Reactions of 5-Iodo-1,2,3-triazolyl-4-phosphonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201501266⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (30), pp.3358-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276734v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of Boat-Locked Glycosides Designed as Glycosyl Hydrolase Conformational Probes</w:t>
+                <w:t xml:space="preserve">Synthesis of 5-Substituted 1,2,3-Triazolyl-4-phosphonate through Cross-Coupling Reactions of 5-Iodo-1,2,3-triazolyl-4-phosphonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Wouters</w:t>
+                <w:t xml:space="preserve">Vanny You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane P. Vincent</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.1472 - 1484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403363⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 2016 (3), pp.529-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201501266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633749v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzuki and stille cross-coupling reactions from beta-Iodovinylphosphonate: Stereoselective access to various substituted vinylphosphonates</w:t>
+                <w:t xml:space="preserve">Stereoselective Synthesis of Boat-Locked Glycosides Designed as Glycosyl Hydrolase Conformational Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1378360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.1472 - 1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638004v1</w:t>
+                <w:t xml:space="preserve">hal-02633749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and Direct Access to 7-Substituted-4-trifluoromethylpyrimido[1,2-b]pyridazin-2-one Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzuki and stille cross-coupling reactions from beta-Iodovinylphosphonate: Stereoselective access to various substituted vinylphosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 46 (7), pp.947-954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340664⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 46 (20), pp.2757-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1378360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633747v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domino Benzylic-Amination-Sonogashira-Heterocyclisation Reaction: Direct Access to Dipyrido [1,2-a:3 ',4 '-d] imidazole Salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Mild and Direct Access to 7-Substituted-4-trifluoromethylpyrimido[1,2-b]pyridazin-2-one Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Silpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200856⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650908v1</w:t>
+                <w:t xml:space="preserve">hal-02633747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Domino Benzylic-Amination-Sonogashira-Heterocyclisation Reaction: Direct Access to Dipyrido [1,2-a:3 ',4 '-d] imidazole Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassam Halouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.6212-6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Simple Synthesis of D-Galactono-1,4-Lactone and Key Building Blocks for the Preparation of Galactofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemau de Talance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy El Bkassiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (7-9), pp.605 - 617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07328303.2011.616273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2083,137 +2217,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mild and easy access to antiparasitical 4-trifluoromethylpyrimido[1,2-b]pyridazin-2-one systems and their analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Silpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 2013 - Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France. FRA., Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,51 +2357,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chefikou Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2309,1290 +2443,1290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de solvant eutectique profond naturel comme additif de broyage : Couplage de Suzuki-Miyaura par mécanochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la Cytosporone E et analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Baderaldeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale (SFST8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium and Copper Catalyzed Sonogashira Decarboxylative Coupling of Aryl Halides and Alkynyl Carboxylic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palaiseau, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et fonctionnalisation de 4-(trifluorométhyl)pyrimido[1,2-b]pyridazin-2-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar El Chal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section régionale Centre-Ouest Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF BOAT LOCKED GALACTOSIDES AS ENZYME INHIBITORS AND CONFORMATIONAL PROBES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Belgian Organic Synthesis Symposium (BOSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd (II)-catalysed C-H fonctionnalisation of alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Muzart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Sigma-Aldrich Organic Synthesis Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage palladocatalysé d'alcènes et du 2-méthylfurance par activation C-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Muzart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Sigma Aldrich Jeunes Chimistes Ile de France (SAJEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Brosse Montceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogénation régio- et chimiosélective d’oléfines et d’époxydes benzyliques dans l’eau catalysée par des nanoparticules de palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Muzart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Palaiseau France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3602,114 +3736,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATALYSE AU PALLADIUM : RÉACTIONS DANS L’EAU ET FONCTIONNALISATION DE LIAISONS C-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Reims Champagne Ardenne URCA, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01770382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3856,51 +3990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanny You" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reniers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wouters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P. Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9TWM3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378360" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemau de Talance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy El Bkassiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.616273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Chal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Miloudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500478" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanny You" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501266" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reniers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wouters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P. Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9TWM3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340664" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemau de Talance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy El Bkassiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.616273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Miloudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>