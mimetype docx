--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -413,51 +413,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.e202500478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/open.202500478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2365,394 +2365,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365613v1</w:t>
+                <w:t xml:space="preserve">hal-05138133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138133v1</w:t>
+                <w:t xml:space="preserve">hal-05075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+                <w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chefikou Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">JCO2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075050v1</w:t>
+                <w:t xml:space="preserve">hal-05365613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de solvant eutectique profond naturel comme additif de broyage : Couplage de Suzuki-Miyaura par mécanochimie</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500478" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanny You" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501266" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reniers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wouters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P. Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9TWM3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340664" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemau de Talance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy El Bkassiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.616273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Miloudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500478" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanny You" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501266" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reniers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wouters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P. Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9TWM3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340664" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemau de Talance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy El Bkassiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.616273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Miloudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>