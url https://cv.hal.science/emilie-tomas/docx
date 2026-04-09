--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -100,316 +100,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Glaizil – Château de Lesdiguières</w:t>
+                <w:t xml:space="preserve">Gréoux-les-Bains – Le château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230973v1</w:t>
+                <w:t xml:space="preserve">hal-05231011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gréoux-les-Bains – Le château</w:t>
+                <w:t xml:space="preserve">Le Glaizil – Château de Lesdiguières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231011v1</w:t>
+                <w:t xml:space="preserve">hal-05230973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyguières – Château de Roquemartine et église Saint-Sauveur</w:t>
+                <w:t xml:space="preserve">Forcalqueiret : Le Castellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Comes-Trinidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230962v1</w:t>
+                <w:t xml:space="preserve">hal-05230951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcalqueiret : Le Castellas</w:t>
+                <w:t xml:space="preserve">Eyguières – Château de Roquemartine et église Saint-Sauveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Comes-Trinidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230951v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyguières : Château de Roquemartine et église Saint-Sauveur</w:t>
               </w:r>
@@ -661,1223 +661,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations sur les fortifications médiévales du massif de Bavella (Corse-du-Sud) : de Roccatagliata à Foni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificités architecturales et chronologiques de l’habitat d’Aculontra (Gavignano, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24, pp.225-238</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 23-2019, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36153/apm23006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206997v1</w:t>
+                <w:t xml:space="preserve">halshs-03114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoza : occupation médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’édition numérique de la Chronique de Giovanni della Grossa (milieu xve siècle). Un projet de recherche pluridisciplinaire sur la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi Van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.17847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277117v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités architecturales et chronologiques de l’habitat d’Aculontra (Gavignano, Haute-Corse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Tomas</w:t>
+                <w:t xml:space="preserve">Marigny-Marmande – La Fuye, La Perrière : Fouille préventive (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03114189v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigny-Marmande – La Fuye, La Perrière : Fouille préventive (2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+                <w:t xml:space="preserve">Premières observations sur les fortifications médiévales du massif de Bavella (Corse-du-Sud) : de Roccatagliata à Foni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532447v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique de la Chronique de Giovanni della Grossa (milieu xve siècle). Un projet de recherche pluridisciplinaire sur la Corse médiévale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoza : occupation médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.17847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03532389v1</w:t>
+                <w:t xml:space="preserve">halshs-03277117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
+                <w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leleu</w:t>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.27-54</w:t>
+              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02108499v1</w:t>
+                <w:t xml:space="preserve">halshs-03139782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tours littorales de la Corse : Étude documentaire (2016)</w:t>
+                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.27-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532427v1</w:t>
+                <w:t xml:space="preserve">halshs-02108499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t>
+                <w:t xml:space="preserve">Les tours littorales de la Corse : Étude documentaire (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03139782v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commune de Zoza : Prospection thématique (2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La suprématie de la vaisselle italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Liccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janin Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Corse et le monde méditerranéen de la fin du Moyen Âge à la fin de l'époque Moderne : rapports économiques, enjeux stratégiques, échanges culturels [colloque, 17-18 nov. 2016], 760-761/2017, pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532923v1</w:t>
+                <w:t xml:space="preserve">halshs-02050568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites fortifiés médiévaux San Colombanu (Rogliano), Motti (Luri), Serravalle (Prato-di-Giovellina) et le Palazzu de Sampiero (Santa-Maria-Sicchè)</w:t>
+                <w:t xml:space="preserve">Commune de Zoza : Prospection thématique (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal De Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janin Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.72-74</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050765v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tours littorales de la Corse : étude documentaire</w:t>
+                <w:t xml:space="preserve">Sites fortifiés médiévaux San Colombanu (Rogliano), Motti (Luri), Serravalle (Prato-di-Giovellina) et le Palazzu de Sampiero (Santa-Maria-Sicchè)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.74</w:t>
+              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050766v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suprématie de la vaisselle italienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tours littorales de la Corse : étude documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Corse et le monde méditerranéen de la fin du Moyen Âge à la fin de l'époque Moderne : rapports économiques, enjeux stratégiques, échanges culturels [colloque, 17-18 nov. 2016], 760-761/2017, pp.67-80</w:t>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050568v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogliano (Haute-Corse). San Colombanu ; Luri (Haute-Corse). Castellu di Motti ; Prato-di-Giovellina (Haute-Corse). Castellu di Serravalle ; Santa Maria Sicchè (Corse-du-Sud). Palazzu de Sampiero. [Chronique des fouilles médiévales en France en 2016]</w:t>
+                <w:t xml:space="preserve">Cannes, Ile Sainte-Marguerite : fort Royal et fort de Monterrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47, pp.256</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2016, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156013v1</w:t>
+                <w:t xml:space="preserve">halshs-02155947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannes, Ile Sainte-Marguerite : fort Royal et fort de Monterrey</w:t>
+                <w:t xml:space="preserve">Rogliano (Haute-Corse). San Colombanu ; Luri (Haute-Corse). Castellu di Motti ; Prato-di-Giovellina (Haute-Corse). Castellu di Serravalle ; Santa Maria Sicchè (Corse-du-Sud). Palazzu de Sampiero. [Chronique des fouilles médiévales en France en 2016]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, bilan 2016, pp.53-54</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02155947v1</w:t>
+                <w:t xml:space="preserve">halshs-02156013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de Bonifacio : Recherches récentes</w:t>
               </w:r>
@@ -1939,473 +1939,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Letia</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Quenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231054v1</w:t>
+                <w:t xml:space="preserve">hal-05231050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes de la Corse médiévale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+                <w:t xml:space="preserve">Communes de Albitreccia, Cauro, Coti-Chiavari, Grosseto-Prugna, Pietrosella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01236080v1</w:t>
+                <w:t xml:space="preserve">hal-05231041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communes de Albitreccia, Cauro, Coti-Chiavari, Grosseto-Prugna, Pietrosella</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Linguizzetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Marchand</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjasippina Giannesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05231041v1</w:t>
+                <w:t xml:space="preserve">hal-05231046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Linguizzetta</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Letia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghjasippina Giannesini</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05231046v1</w:t>
+                <w:t xml:space="preserve">hal-05231054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Quenza</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinetti</w:t>
+                <w:t xml:space="preserve">Les campagnes de la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, pp.58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05231050v1</w:t>
+                <w:t xml:space="preserve">halshs-01236080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le petit âge de glace en Corse : apports de l’analyse croisée des informations géomorphologique, palynologique et archéologique de la piève de Santo Pietro (désert de l’Agriate, Corse)</w:t>
               </w:r>
@@ -2689,247 +2689,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine fortifié médiéval de la Corse à la lumière de la carte archéologique</w:t>
+                <w:t xml:space="preserve">Le double jeu des fortifications littorales de Corse du XIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures fortifiées de Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectivité de Corse, May 2024, Bonifacio, Corte, Bastia, France</w:t>
+              <w:t xml:space="preserve">Châteaux, mer et rivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXe RENCONTRES D’ARCHÉOLOGIE ET D’HISTOIRE EN PÉRIGORD, Sep 2023, Périgueux, France. p. 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574150v1</w:t>
+                <w:t xml:space="preserve">hal-05202006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double jeu des fortifications littorales de Corse du XIIe au XVe siècle</w:t>
+                <w:t xml:space="preserve">Le patrimoine fortifié médiéval de la Corse à la lumière de la carte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Châteaux, mer et rivages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXe RENCONTRES D’ARCHÉOLOGIE ET D’HISTOIRE EN PÉRIGORD, Sep 2023, Périgueux, France. p. 195-212</w:t>
+              <w:t xml:space="preserve">Architectures fortifiées de Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectivité de Corse, May 2024, Bonifacio, Corte, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202006v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphologique des fortifications insulaires (XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France. pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3017,614 +3017,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
+                <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blanc-Garidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532987v1</w:t>
+                <w:t xml:space="preserve">hal-03468805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches en archéologie minière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468892v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéologique de trois sites castraux: Serravalle, Motti et San Colombanu</w:t>
+                <w:t xml:space="preserve">Etat des recherches en archéologie minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : Histoire, technique, conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453873v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude archéologique de trois sites castraux: Serravalle, Motti et San Colombanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Milanese</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : Histoire, technique, conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468805v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications médiévales génoises du littoral corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Franzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,77 +3770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3891,77 +3891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les importations de céramique en Corse et en Sardaigne durant le Moyen Âge (XIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du castrum de Rostino. Quelques éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,51 +4208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête toponomastique : un outil pour la connaissance des sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures fortifiées en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Forconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal De Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Leandri; Kewin Peche-Quilichini; Emilie Tomas. Alain Piazzola, 2, 111 p., 2021, 2364791197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4524,51 +4524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale. Bonifacio, un territoire d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4749,64 +4749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet de prospection : à la découverte des mines de cuivre du Centru di Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajaccio. Le groupe épiscopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corse médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alesandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moyen Age en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Giorgetti; Marion Trannoy-Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A citadella di Corti. Une citadelle pour horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.32-43, 2023</w:t>
@@ -5419,64 +5419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et chronologie des fortifications insulaires du second Moyen Âge (XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance; Actes Sud, pp.219-225, 2022</w:t>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des premières recherches en archéologie minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Céline; Leandri Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance; Actes Sud, pp.255-264, 2022</w:t>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -5871,90 +5871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blanc-Garidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.210-218, 2022, 978-2-87772-644-3</w:t>
@@ -5977,165 +5977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les châteaux</w:t>
+                <w:t xml:space="preserve">L'habitat villageois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
+              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale, sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848855v1</w:t>
+                <w:t xml:space="preserve">hal-03848857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat villageois</w:t>
+                <w:t xml:space="preserve">Les châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale, sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
+              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848857v1</w:t>
+                <w:t xml:space="preserve">hal-03848855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et sociétés du passé : Biguglia</w:t>
               </w:r>
@@ -6360,260 +6360,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03114168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction et l'évolution des paysages médiévaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émilie Tomas; Hélène Paolini-Saez. </w:t>
+              <w:t xml:space="preserve">Nicolas Minvielle Larousse; Marie-Christine Bailly-Maître; Giovanna Bianchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas archéologique de la Corse. Hors-série, 1, Le pays ajaccien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale : Exploitations, transformations, circulations : [Colloque international, 6, 7, 8 octobre 2016, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence; Centre Camille Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-114, 2019, Bibliothèque d’archéologie méditerranéenne et africaine, 979-10-320-0230-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.40210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453835v1</w:t>
+                <w:t xml:space="preserve">halshs-02293181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Arles</w:t>
+                <w:t xml:space="preserve">La construction et l'évolution des paysages médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Minvielle Larousse; Marie-Christine Bailly-Maître; Giovanna Bianchi. </w:t>
+              <w:t xml:space="preserve">Émilie Tomas; Hélène Paolini-Saez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale : Exploitations, transformations, circulations : [Colloque international, 6, 7, 8 octobre 2016, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence]</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas archéologique de la Corse. Hors-série, 1, Le pays ajaccien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Piazzola, pp.42-55, 2019, 978-2-36479-098-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.40210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02293181v1</w:t>
+                <w:t xml:space="preserve">hal-03453835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Perrière, Marigny-Marmande, Indre-et-Loire</w:t>
               </w:r>
@@ -6745,51 +6745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et aménagement de l’espace : une menace pour le patrimoine archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,639 +6857,639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint Cyrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L'abri fortifié d'Aiglun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 104</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501842v1</w:t>
+                <w:t xml:space="preserve">hal-05501857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'escalier du château de Jarjayes : suivi de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Esprabens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkemine SARL. 2025, p. 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri fortifié d'Aiglun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Église Saint Cyrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Cesarini</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05501857v1</w:t>
+                <w:t xml:space="preserve">hal-05501842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc d’activité des Sables d’Olonne sud (Lot 2) un site de production de matériaux.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Arkemine - SRA Pays de la Loire. 2024</w:t>
+                <w:t xml:space="preserve">Poggio del Palazzo (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction Régionale des Affaires Culturelles de Corse, Service régional de l'archéologie. 2024, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429399v1</w:t>
+                <w:t xml:space="preserve">hal-05201991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Laragne – suivi de travaux</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Arkemine. 2024, pp.48</w:t>
+                <w:t xml:space="preserve">Parc d’activité des Sables d’Olonne sud (Lot 2) un site de production de matériaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bonnamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine - SRA Pays de la Loire. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05207001v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poggio del Palazzo (2B)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le château de Laragne – suivi de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction Régionale des Affaires Culturelles de Corse, Service régional de l'archéologie. 2024, pp.203</w:t>
+              <w:t xml:space="preserve">Arkemine. 2024, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201991v1</w:t>
+                <w:t xml:space="preserve">hal-05207001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Lesdiguières - Tour sud-ouest et mur d’escarpe ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,64 +7537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de la plate-forme multimodale Lot 6, Dourges (62) : Wavrechin : évolution d’un site rural de la Protohistoire jusqu’à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,51 +7655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection-inventaire du Fort Royal et du Fort de Monterey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Arkemine. 2017, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7734,64 +7734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique de quatre sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, Service Régional de l'Archéologie de Corse; ARKEMINE. 2017, 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7813,51 +7813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude documentaire et géomatique des Tours littorales de la Corse (dites « tours génoises » de la Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,51 +8721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Comes-Trinidad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/apm23006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Serafini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Liccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01793226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Giannesini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8209;antoine Vella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Thury-Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph Comiti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educorsica.fr/phocadownload/pdf/le-moyen-age.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Casier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di M&#233;glio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/metaux-precieux-mediterranee-medievale-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Esprabens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Danielou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilardi Donatella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz Sa Viana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Comes-Trinidad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/apm23006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17847" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Liccia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Serafini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01793226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15747" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Giannesini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8209;antoine Vella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Thury-Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph Comiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educorsica.fr/phocadownload/pdf/le-moyen-age.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Casier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di M&#233;glio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/metaux-precieux-mediterranee-medievale-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Esprabens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Danielou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilardi Donatella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz Sa Viana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>