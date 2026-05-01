--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -100,316 +100,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gréoux-les-Bains – Le château</w:t>
+                <w:t xml:space="preserve">Le Glaizil – Château de Lesdiguières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231011v1</w:t>
+                <w:t xml:space="preserve">hal-05230973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Glaizil – Château de Lesdiguières</w:t>
+                <w:t xml:space="preserve">Gréoux-les-Bains – Le château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230973v1</w:t>
+                <w:t xml:space="preserve">hal-05231011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcalqueiret : Le Castellas</w:t>
+                <w:t xml:space="preserve">Eyguières – Château de Roquemartine et église Saint-Sauveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Comes-Trinidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230951v1</w:t>
+                <w:t xml:space="preserve">hal-05230962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyguières – Château de Roquemartine et église Saint-Sauveur</w:t>
+                <w:t xml:space="preserve">Forcalqueiret : Le Castellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Comes-Trinidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230962v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyguières : Château de Roquemartine et église Saint-Sauveur</w:t>
               </w:r>
@@ -661,1223 +661,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités architecturales et chronologiques de l’habitat d’Aculontra (Gavignano, Haute-Corse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières observations sur les fortifications médiévales du massif de Bavella (Corse-du-Sud) : de Roccatagliata à Foni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Tomas</w:t>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23-2019, pp.87-99. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 24, pp.225-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03114189v1</w:t>
+                <w:t xml:space="preserve">hal-05206997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique de la Chronique de Giovanni della Grossa (milieu xve siècle). Un projet de recherche pluridisciplinaire sur la Corse médiévale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoza : occupation médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532389v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigny-Marmande – La Fuye, La Perrière : Fouille préventive (2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’édition numérique de la Chronique de Giovanni della Grossa (milieu xve siècle). Un projet de recherche pluridisciplinaire sur la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi Van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.17847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532447v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations sur les fortifications médiévales du massif de Bavella (Corse-du-Sud) : de Roccatagliata à Foni</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinetti</w:t>
+                <w:t xml:space="preserve">Marigny-Marmande – La Fuye, La Perrière : Fouille préventive (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.225-238</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoza : occupation médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+                <w:t xml:space="preserve">Spécificités architecturales et chronologiques de l’habitat d’Aculontra (Gavignano, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeologia Postmedievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23-2019, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36153/apm23006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277117v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t>
+                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t>
+              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.27-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03139782v1</w:t>
+                <w:t xml:space="preserve">halshs-02108499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
+                <w:t xml:space="preserve">Les tours littorales de la Corse : Étude documentaire (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.27-54</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02108499v1</w:t>
+                <w:t xml:space="preserve">hal-03532427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tours littorales de la Corse : Étude documentaire (2016)</w:t>
+                <w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532427v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suprématie de la vaisselle italienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commune de Zoza : Prospection thématique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal De Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Liccia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+                <w:t xml:space="preserve">Marc Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janin Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Corse et le monde méditerranéen de la fin du Moyen Âge à la fin de l'époque Moderne : rapports économiques, enjeux stratégiques, échanges culturels [colloque, 17-18 nov. 2016], 760-761/2017, pp.67-80</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050568v1</w:t>
+                <w:t xml:space="preserve">hal-03532923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commune de Zoza : Prospection thématique (2018)</w:t>
+                <w:t xml:space="preserve">Sites fortifiés médiévaux San Colombanu (Rogliano), Motti (Luri), Serravalle (Prato-di-Giovellina) et le Palazzu de Sampiero (Santa-Maria-Sicchè)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janin Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532923v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites fortifiés médiévaux San Colombanu (Rogliano), Motti (Luri), Serravalle (Prato-di-Giovellina) et le Palazzu de Sampiero (Santa-Maria-Sicchè)</w:t>
+                <w:t xml:space="preserve">Les tours littorales de la Corse : étude documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.72-74</w:t>
+              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050765v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tours littorales de la Corse : étude documentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La suprématie de la vaisselle italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Liccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bilan 2016-2017, pp.74</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Corse et le monde méditerranéen de la fin du Moyen Âge à la fin de l'époque Moderne : rapports économiques, enjeux stratégiques, échanges culturels [colloque, 17-18 nov. 2016], 760-761/2017, pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050766v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannes, Ile Sainte-Marguerite : fort Royal et fort de Monterrey</w:t>
+                <w:t xml:space="preserve">Rogliano (Haute-Corse). San Colombanu ; Luri (Haute-Corse). Castellu di Motti ; Prato-di-Giovellina (Haute-Corse). Castellu di Serravalle ; Santa Maria Sicchè (Corse-du-Sud). Palazzu de Sampiero. [Chronique des fouilles médiévales en France en 2016]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, bilan 2016, pp.53-54</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02155947v1</w:t>
+                <w:t xml:space="preserve">halshs-02156013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogliano (Haute-Corse). San Colombanu ; Luri (Haute-Corse). Castellu di Motti ; Prato-di-Giovellina (Haute-Corse). Castellu di Serravalle ; Santa Maria Sicchè (Corse-du-Sud). Palazzu de Sampiero. [Chronique des fouilles médiévales en France en 2016]</w:t>
+                <w:t xml:space="preserve">Cannes, Ile Sainte-Marguerite : fort Royal et fort de Monterrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47, pp.256</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2016, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156013v1</w:t>
+                <w:t xml:space="preserve">halshs-02155947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de Bonifacio : Recherches récentes</w:t>
               </w:r>
@@ -1939,473 +1939,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Quenza</w:t>
+                <w:t xml:space="preserve">Communes de Albitreccia, Cauro, Coti-Chiavari, Grosseto-Prugna, Pietrosella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinetti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231050v1</w:t>
+                <w:t xml:space="preserve">hal-05231041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communes de Albitreccia, Cauro, Coti-Chiavari, Grosseto-Prugna, Pietrosella</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Letia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Marchand</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231041v1</w:t>
+                <w:t xml:space="preserve">hal-05231054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Linguizzetta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghjasippina Giannesini</w:t>
+                <w:t xml:space="preserve">Les campagnes de la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, pp.58-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231046v1</w:t>
+                <w:t xml:space="preserve">halshs-01236080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection diachronique de la commune de Letia</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Linguizzetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjasippina Giannesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/adlfi.15706⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231054v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes de la Corse médiévale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+                <w:t xml:space="preserve">Prospection diachronique de la commune de Quenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adlfi.15747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01236080v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le petit âge de glace en Corse : apports de l’analyse croisée des informations géomorphologique, palynologique et archéologique de la piève de Santo Pietro (désert de l’Agriate, Corse)</w:t>
               </w:r>
@@ -2689,247 +2689,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double jeu des fortifications littorales de Corse du XIIe au XVe siècle</w:t>
+                <w:t xml:space="preserve">Le patrimoine fortifié médiéval de la Corse à la lumière de la carte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Châteaux, mer et rivages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXe RENCONTRES D’ARCHÉOLOGIE ET D’HISTOIRE EN PÉRIGORD, Sep 2023, Périgueux, France. p. 195-212</w:t>
+              <w:t xml:space="preserve">Architectures fortifiées de Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectivité de Corse, May 2024, Bonifacio, Corte, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202006v1</w:t>
+                <w:t xml:space="preserve">hal-04574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine fortifié médiéval de la Corse à la lumière de la carte archéologique</w:t>
+                <w:t xml:space="preserve">Le double jeu des fortifications littorales de Corse du XIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures fortifiées de Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectivité de Corse, May 2024, Bonifacio, Corte, Bastia, France</w:t>
+              <w:t xml:space="preserve">Châteaux, mer et rivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXe RENCONTRES D’ARCHÉOLOGIE ET D’HISTOIRE EN PÉRIGORD, Sep 2023, Périgueux, France. p. 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574150v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphologique des fortifications insulaires (XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France. pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3017,614 +3017,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
+                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Milanese</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468805v1</w:t>
+                <w:t xml:space="preserve">hal-03532987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéologique de trois sites fortifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des recherches en archéologie minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532987v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches en archéologie minière</w:t>
+                <w:t xml:space="preserve">Étude archéologique de trois sites castraux: Serravalle, Motti et San Colombanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : Histoire, technique, conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468892v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéologique de trois sites castraux: Serravalle, Motti et San Colombanu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Leleu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blanc-Garidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine architectural civil et militaire de la Corse : Histoire, technique, conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des sciences historiques et naturelles de la Corse, Nov 2017, Bastia, France</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Corse, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453873v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications médiévales génoises du littoral corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Franzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,77 +3770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3891,77 +3891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les importations de céramique en Corse et en Sardaigne durant le Moyen Âge (XIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du castrum de Rostino. Quelques éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,51 +4208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête toponomastique : un outil pour la connaissance des sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures fortifiées en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Forconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal De Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Leandri; Kewin Peche-Quilichini; Emilie Tomas. Alain Piazzola, 2, 111 p., 2021, 2364791197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4749,64 +4749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet de prospection : à la découverte des mines de cuivre du Centru di Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajaccio. Le groupe épiscopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corse médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moyen Age en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,64 +5419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et chronologie des fortifications insulaires du second Moyen Âge (XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance; Actes Sud, pp.219-225, 2022</w:t>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des premières recherches en archéologie minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Céline; Leandri Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance; Actes Sud, pp.255-264, 2022</w:t>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -5871,90 +5871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville médiévale de Bonifacio : entre religieux et civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blanc-Garidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.210-218, 2022, 978-2-87772-644-3</w:t>
@@ -5977,165 +5977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat villageois</w:t>
+                <w:t xml:space="preserve">Les châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale, sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
+              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848857v1</w:t>
+                <w:t xml:space="preserve">hal-03848855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les châteaux</w:t>
+                <w:t xml:space="preserve">L'habitat villageois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
+              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale, sous la direction de J.-A. Cancellieri et V. Marchi van Cauwelaert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848855v1</w:t>
+                <w:t xml:space="preserve">hal-03848857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et sociétés du passé : Biguglia</w:t>
               </w:r>
@@ -6360,260 +6360,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03114168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction et l'évolution des paysages médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Arles</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Minvielle Larousse; Marie-Christine Bailly-Maître; Giovanna Bianchi. </w:t>
+              <w:t xml:space="preserve">Émilie Tomas; Hélène Paolini-Saez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale : Exploitations, transformations, circulations : [Colloque international, 6, 7, 8 octobre 2016, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence]</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas archéologique de la Corse. Hors-série, 1, Le pays ajaccien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Piazzola, pp.42-55, 2019, 978-2-36479-098-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02293181v1</w:t>
+                <w:t xml:space="preserve">hal-03453835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction et l'évolution des paysages médiévaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+                <w:t xml:space="preserve">Les mines de cuivre de Castifao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émilie Tomas; Hélène Paolini-Saez. </w:t>
+              <w:t xml:space="preserve">Nicolas Minvielle Larousse; Marie-Christine Bailly-Maître; Giovanna Bianchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas archéologique de la Corse. Hors-série, 1, Le pays ajaccien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale : Exploitations, transformations, circulations : [Colloque international, 6, 7, 8 octobre 2016, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence; Centre Camille Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-114, 2019, Bibliothèque d’archéologie méditerranéenne et africaine, 979-10-320-0230-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.40210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453835v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Perrière, Marigny-Marmande, Indre-et-Loire</w:t>
               </w:r>
@@ -6745,51 +6745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et aménagement de l’espace : une menace pour le patrimoine archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,481 +6857,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri fortifié d'Aiglun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L'escalier du château de Jarjayes : suivi de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ory</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 242</w:t>
+                <w:t xml:space="preserve">Kim Esprabens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501857v1</w:t>
+                <w:t xml:space="preserve">hal-05501866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'escalier du château de Jarjayes : suivi de travaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Église Saint Cyrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 67</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501866v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint Cyrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L'abri fortifié d'Aiglun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 104</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkemine SARL. 2025, p. 242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501842v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poggio del Palazzo (2B)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le château de Laragne – suivi de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction Régionale des Affaires Culturelles de Corse, Service régional de l'archéologie. 2024, pp.203</w:t>
+              <w:t xml:space="preserve">Arkemine. 2024, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201991v1</w:t>
+                <w:t xml:space="preserve">hal-05207001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc d’activité des Sables d’Olonne sud (Lot 2) un site de production de matériaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7360,136 +7334,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Laragne – suivi de travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poggio del Palazzo (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arkemine. 2024, pp.48</w:t>
+              <w:t xml:space="preserve">Direction Régionale des Affaires Culturelles de Corse, Service régional de l'archéologie. 2024, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207001v1</w:t>
+                <w:t xml:space="preserve">hal-05201991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Lesdiguières - Tour sud-ouest et mur d’escarpe ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,51 +7655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection-inventaire du Fort Royal et du Fort de Monterey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Arkemine. 2017, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7734,64 +7734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique de quatre sites fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, Service Régional de l'Archéologie de Corse; ARKEMINE. 2017, 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7813,51 +7813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude documentaire et géomatique des Tours littorales de la Corse (dites « tours génoises » de la Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,51 +8721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Comes-Trinidad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/apm23006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17847" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Liccia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Serafini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01793226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15747" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Giannesini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8209;antoine Vella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Thury-Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph Comiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educorsica.fr/phocadownload/pdf/le-moyen-age.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Casier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di M&#233;glio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/metaux-precieux-mediterranee-medievale-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Esprabens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Danielou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilardi Donatella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz Sa Viana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Comes-Trinidad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17847" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/apm23006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Serafini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Liccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01793226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Giannesini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.15747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8209;antoine Vella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjasippina Thury-Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph Comiti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Milanese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educorsica.fr/phocadownload/pdf/le-moyen-age.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Casier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di M&#233;glio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/metaux-precieux-mediterranee-medievale-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Esprabens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Danielou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilardi Donatella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz Sa Viana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>