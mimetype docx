--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -111,184 +111,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">203015509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...132 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -4199,211 +4065,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vouillon, &amp;quot;6, chemin de la Garenne&amp;quot; (région Centre, Indre)</w:t>
+                <w:t xml:space="preserve">Mer, &amp;quot;Les Gaudines&amp;quot; (Région Centre, Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259078v1</w:t>
+                <w:t xml:space="preserve">hal-01259073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, &amp;quot;Les Gaudines&amp;quot; (Région Centre, Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Vouillon, &amp;quot;6, chemin de la Garenne&amp;quot; (région Centre, Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01259073v1</w:t>
+                <w:t xml:space="preserve">hal-01259078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
               </w:r>
@@ -5052,151 +4918,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruines antiques à la Bibliothèque du Congrès (2)</w:t>
+                <w:t xml:space="preserve">Un tour de France archéologique en autochromes : la collection Albert Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710324v1</w:t>
+                <w:t xml:space="preserve">hal-01695367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tour de France archéologique en autochromes : la collection Albert Kahn</w:t>
+                <w:t xml:space="preserve">Ruines antiques à la Bibliothèque du Congrès (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695367v1</w:t>
+                <w:t xml:space="preserve">hal-01710324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives archéologiques de la Planète : la collection Albert Kahn</w:t>
               </w:r>
@@ -5491,347 +5357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCC73EB"/>
-[...295 lines deleted...]
-    <w:nsid w:val="522CD7A2"/>
+    <w:nsid w:val="A0A8C48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,56 +5507,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6024,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-trebuchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1246-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203015509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier Nathalie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piketty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04298733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9712/ruines-mediterraneennes-et-photographie-ancienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01215536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://racf.revues.org/2251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-trebuchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1246-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203015509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier Nathalie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piketty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04298733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9712/ruines-mediterraneennes-et-photographie-ancienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01215536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://racf.revues.org/2251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>