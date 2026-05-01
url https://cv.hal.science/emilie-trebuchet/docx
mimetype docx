--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -588,204 +588,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Archives sensibles » d'archéologues et témoignages oraux</w:t>
+                <w:t xml:space="preserve">Archives photographiques : quels usages pour l'archéologie en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Profession : archéologue ?, 168, pp.49-55</w:t>
+              <w:t xml:space="preserve">, 2022, Archéologie et photographie, 170, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961849v1</w:t>
+                <w:t xml:space="preserve">hal-04109765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives photographiques : quels usages pour l'archéologie en ville ?</w:t>
+                <w:t xml:space="preserve">« Archives sensibles » d'archéologues et témoignages oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gressier Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Archéologie et photographie, 170, pp.47-53</w:t>
+              <w:t xml:space="preserve">, 2022, Profession : archéologue ?, 168, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109765v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines gauloises de Tours (Indre-et-Loire) : état des connaissances</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0A8C48B"/>
+    <w:nsid w:val="3755A12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-trebuchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1246-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203015509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier Nathalie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piketty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04298733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9712/ruines-mediterraneennes-et-photographie-ancienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01215536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://racf.revues.org/2251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-trebuchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1246-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203015509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier Nathalie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piketty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04298733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9712/ruines-mediterraneennes-et-photographie-ancienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01215536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://racf.revues.org/2251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>