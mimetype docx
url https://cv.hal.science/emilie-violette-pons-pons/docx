--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1853,1222 +1853,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’étais désormais passé dans le monde du dehors. Italo Calvino »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Prépas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faces du monde, p. 144-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique d’une langue crucifiée : Jacques Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de poétiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (16), p.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’idéologie, le lieu du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.14369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et tous ces plans dès lors si nettement articulés. Francis Ponge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Prépas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faces du monde, p. 211-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ordre insensé Malevitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Malevitch. La révolution sans condition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54563/revue-k.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« J’étais désormais passé dans le monde du dehors. Italo Calvino »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je viens percer un cœur que j’adore, qui m’aime. Jean Racine, Bérénice »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Faces du monde, p. 144-145</w:t>
+              <w:t xml:space="preserve">, 2021, Magies d'aimer, p. 162-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">« Et tous ces plans dès lors si nettement articulés. Francis Ponge »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aimer nous fait atteindre l’universel. Paul Éluard, “La courbe de tes yeux” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Faces du monde, p. 211-212</w:t>
+              <w:t xml:space="preserve">, 2021, Magies d’aimer, p. 229-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Je viens percer un cœur que j’adore, qui m’aime. Jean Racine, Bérénice »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À chaque naissance, l’espèce entière repart à zéro. Agnès Desarthe, Une Partie de chasse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Magies d'aimer, p. 162-164</w:t>
+              <w:t xml:space="preserve">, 2020, Mondes de l'animal, p. 33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Aimer nous fait atteindre l’universel. Paul Éluard, “La courbe de tes yeux” »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des animaux dénaturés, voilà ce que nous sommes. Vercors, Les Animaux dénaturés »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Magies d’aimer, p. 229-230</w:t>
+              <w:t xml:space="preserve">, 2020, Mondes de l'animal, p. 140-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Des animaux dénaturés, voilà ce que nous sommes. Vercors, Les Animaux dénaturés »,</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Triangle amoureux. Émile Zola, Thérèse Raquin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Mondes de l'animal, p. 140-142</w:t>
+              <w:t xml:space="preserve">, 2019, Métamorphoses du désir, p. 131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« À chaque naissance, l’espèce entière repart à zéro. Agnès Desarthe, Une Partie de chasse »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adieu, repères… Louise Labé, Sonnets »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Mondes de l'animal, p. 33-34</w:t>
+              <w:t xml:space="preserve">, 2019, Métamorphoses du désir, p. 122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Triangle amoureux. Émile Zola, Thérèse Raquin »</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Points de vue. Jean-Jacques Rousseau, Les Confessions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Métamorphoses du désir, p. 131-134</w:t>
+              <w:t xml:space="preserve">, 2018, Retours de la mémoire, p. 143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Adieu, repères… Louise Labé, Sonnets »</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Identité et mémoire. Sylvie Germain, Magnus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Métamorphoses du désir, p. 122-123</w:t>
+              <w:t xml:space="preserve">, 2018, Retours de la mémoire, p. 115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Points de vue. Jean-Jacques Rousseau, Les Confessions »</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand le corps prend le dessus. Edmond et Jules de Goncourt, Germinie Lacerteux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Retours de la mémoire, p. 143-144</w:t>
+              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Identité et mémoire. Sylvie Germain, Magnus »</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le corps, ça vit tout seul. Jean-Paul Sartre, La Nausée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Retours de la mémoire, p. 115-116</w:t>
+              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quand le corps prend le dessus. Edmond et Jules de Goncourt, Germinie Lacerteux »</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bavard comme une pie. Louis-René des Forêts, Le Bavard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 83-84</w:t>
+              <w:t xml:space="preserve">, 2016, Dons de la parole, p. 115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le corps, ça vit tout seul. Jean-Paul Sartre, La Nausée »</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langue paternelle. Akira Mizubayashi, Une Langue venue d’ailleurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 27-29</w:t>
+              <w:t xml:space="preserve">, 2016, Dons de la parole, p. 143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994825v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04994824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nature enchantée. André Gide, Les Nouvelles nourritures »</w:t>
               </w:r>
@@ -3857,526 +3857,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur L'Odyssée (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur Les Métamorphoses d'Ovide (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire dans le cadre d'une séquence sur le conte (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camaret Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggestion de progression pour l'étude de la langue en 5ème&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur la fable (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les groupes nominaux compléments circonstanciels de cause, de but, de conséquence, de comparaison (5ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur la fable (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggestion de progression pour l'étude de la langue en 3ème&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Camaret</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Valat-Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994714v1</w:t>
-              </w:r>
-[...285 lines deleted...]
-                <w:t xml:space="preserve">hal-04994723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4653,51 +4653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B28B9EDE"/>
+    <w:nsid w:val="B4257413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-violette-pons-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4305-3084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18869563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/724144783218208568439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458041075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Violette-Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-contre-chant-disloque-de-jacques-dupin-emilie-violette-pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons, Violette-Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7856-francais-premiere-nouveaux-programmes-9782340031609.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8037-18370-francais-premiere-nouveaux-programmes-9782340031616.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7857-18189-francais-premiere-toutes-series-9782340025714.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7995-18328-francais-seconde-9782340015807.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8038-18371-les-cles-des-epreuves-de-francais-en-100-fiches-bac-1res-toutes-series-9782340015258.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8036-18369-les-cles-de-lecriture-dinvention-en-30-fiches-9782340002913.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8030-18363-ameliorer-sa-copie-100-fiches-pour-rediger-avec-efficacite-style-et-clarte-9782340005662.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons Violette-Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Violette-Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camaret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Valat-Sage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camaret Sylvie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-violette-pons-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4305-3084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18869563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/724144783218208568439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458041075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Violette-Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-contre-chant-disloque-de-jacques-dupin-emilie-violette-pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons, Violette-Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7856-francais-premiere-nouveaux-programmes-9782340031609.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8037-18370-francais-premiere-nouveaux-programmes-9782340031616.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7857-18189-francais-premiere-toutes-series-9782340025714.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7995-18328-francais-seconde-9782340015807.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8038-18371-les-cles-des-epreuves-de-francais-en-100-fiches-bac-1res-toutes-series-9782340015258.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8036-18369-les-cles-de-lecriture-dinvention-en-30-fiches-9782340002913.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8030-18363-ameliorer-sa-copie-100-fiches-pour-rediger-avec-efficacite-style-et-clarte-9782340005662.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons Violette-Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Violette-Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14369" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camaret Sylvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Valat-Sage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>