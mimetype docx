--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1624,174 +1624,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poème de Jacques Dupin, « De la piqûre désirée à la glu du piège, à l’infini translucide du miel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La première fois, madame en a été révoltée ; à la seconde, elle y a pris goût. Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Figures de la violence, p. 19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994808v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04993785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cette tension vers la résonance »</w:t>
               </w:r>
@@ -2220,165 +2220,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je viens percer un cœur que j’adore, qui m’aime. Jean Racine, Bérénice »</w:t>
+                <w:t xml:space="preserve">« Aimer nous fait atteindre l’universel. Paul Éluard, “La courbe de tes yeux” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Magies d'aimer, p. 162-164</w:t>
+              <w:t xml:space="preserve">, 2021, Magies d’aimer, p. 229-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994812v1</w:t>
+                <w:t xml:space="preserve">hal-04994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aimer nous fait atteindre l’universel. Paul Éluard, “La courbe de tes yeux” »</w:t>
+                <w:t xml:space="preserve">« Je viens percer un cœur que j’adore, qui m’aime. Jean Racine, Bérénice »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Magies d’aimer, p. 229-230</w:t>
+              <w:t xml:space="preserve">, 2021, Magies d'aimer, p. 162-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994811v1</w:t>
+                <w:t xml:space="preserve">hal-04994812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À chaque naissance, l’espèce entière repart à zéro. Agnès Desarthe, Une Partie de chasse »</w:t>
               </w:r>
@@ -2772,165 +2772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand le corps prend le dessus. Edmond et Jules de Goncourt, Germinie Lacerteux »</w:t>
+                <w:t xml:space="preserve">« Le corps, ça vit tout seul. Jean-Paul Sartre, La Nausée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 83-84</w:t>
+              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994821v1</w:t>
+                <w:t xml:space="preserve">hal-04994822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le corps, ça vit tout seul. Jean-Paul Sartre, La Nausée »</w:t>
+                <w:t xml:space="preserve">« Quand le corps prend le dessus. Edmond et Jules de Goncourt, Germinie Lacerteux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Prépas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 27-29</w:t>
+              <w:t xml:space="preserve">, 2017, Légendes du corps, p. 83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994822v1</w:t>
+                <w:t xml:space="preserve">hal-04994821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bavard comme une pie. Louis-René des Forêts, Le Bavard »</w:t>
               </w:r>
@@ -3253,469 +3253,607 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’ai déchiffré tous les textes confus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« (Il)lisibilités de Cendrars : circulations, réceptions, interprétations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne et Archives littéraires suisses, Apr 2026, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poésie et critique chez Jacques Dupin, dans le tissage des gestes. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen et IMEC, Apr 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’expérience poétique est à la fois une pratique et une agonie », conférence littéraire à destination des enseignants de lettres de l’académie de Poitiers, organisée par Olivier Himy, IA-IPR de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences littéraires, académie de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Himy, Jan 2025, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Dupin. De l'encre, faire surgir (à) la lumière, dans l'entrelacement des voix et des gestes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Éditer en poète », colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serge Linarès (Sorbonne Nouvelle, THALIM IMUR CNRS) et Isabelle Diu (BNF), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l’encre corbeau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le perroquet et le corbeau, colloque international et séminaire d'été de sociopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Salas (EHESS), Françoise Le Borgne (UCA, CELIS), Sylvain Ledda (CEREDl, Université de Rouen) et Alain Montandon (UCA, CELIS), Aug 2024, Charroux d'Allier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poème de Jacques Dupin, « De la piqûre désirée à la glu du piège, à l’infini translucide du miel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'apiculteur dans la littérature et le cinéma, séminaire international de sociopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvan Daniel et Alain Montandon, UCA CELIS, Université Clermont Auvergne, Jun 2022, Charroux d'Allier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« René Char et Jacques Dupin : “L’expérience poétique est à la fois une pratique et une agonie” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le poème anthologique : René Char, Commune présence », séminaire de Littérature de Master 1 et 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Bayle, Feb 2020, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le tirant d’obscurité du poème / Redresse la route effacée »: l'obscurité de Jacques Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obscurité de la poésie moderne – XIXe, XXe, XXIe s., séminaire doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Bayle et Éric Dayre, Mar 2018, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,652 +3863,652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre des moments de grammaire en lien avec l'étude des textes en classe de première&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et activités pour travailler la grammaire en classe de seconde et de première : consolidation ou remédiation, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur L'Odyssée (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Camaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur Les Métamorphoses d'Ovide (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Camaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire dans le cadre d'une séquence sur le conte (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camaret Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggestion de progression pour l'étude de la langue en 5ème&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire dans la cadre d'une séquence sur la fable (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Écrire dans le cadre d'une séquence sur le conte (6ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes nominaux compléments circonstanciels de cause, de but, de conséquence, de comparaison (5ème)&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggestion de progression pour l'étude de la langue en 3ème&amp;quot;, Documents de formation académique en Lettres et didactique des Lettres publiés sur le site internet académique de l’Inspection Pédagogique Régionale des Lettres de l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons, Violette-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camaret Sylvie</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Valat-Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4380,100 +4518,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ''contre-chant disloqué'' : l’œuvre de Jacques Dupin, entre fulgurance et fêlure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. École Normale Supérieure de Lyon; Université de Lyon, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSEN060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04994582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4483,109 +4621,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figures de l’énergie dans Le Corps clairvoyant de Jacques Dupin », mémoire de Master 2 en littérature française, dirigé par Michel COLLOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Violette-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Nouvelle - Paris 3. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4653,51 +4791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4257413"/>
+    <w:nsid w:val="C95486BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +5022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-violette-pons-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4305-3084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18869563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/724144783218208568439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458041075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Violette-Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-contre-chant-disloque-de-jacques-dupin-emilie-violette-pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons, Violette-Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7856-francais-premiere-nouveaux-programmes-9782340031609.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8037-18370-francais-premiere-nouveaux-programmes-9782340031616.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7857-18189-francais-premiere-toutes-series-9782340025714.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7995-18328-francais-seconde-9782340015807.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8038-18371-les-cles-des-epreuves-de-francais-en-100-fiches-bac-1res-toutes-series-9782340015258.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8036-18369-les-cles-de-lecriture-dinvention-en-30-fiches-9782340002913.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8030-18363-ameliorer-sa-copie-100-fiches-pour-rediger-avec-efficacite-style-et-clarte-9782340005662.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons Violette-Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Violette-Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14369" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camaret Sylvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Valat-Sage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-violette-pons-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4305-3084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18869563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/724144783218208568439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458041075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Violette-Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-contre-chant-disloque-de-jacques-dupin-emilie-violette-pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons, Violette-Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7856-francais-premiere-nouveaux-programmes-9782340031609.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8037-18370-francais-premiere-nouveaux-programmes-9782340031616.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7857-18189-francais-premiere-toutes-series-9782340025714.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7995-18328-francais-seconde-9782340015807.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8038-18371-les-cles-des-epreuves-de-francais-en-100-fiches-bac-1res-toutes-series-9782340015258.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8036-18369-les-cles-de-lecriture-dinvention-en-30-fiches-9782340002913.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8030-18363-ameliorer-sa-copie-100-fiches-pour-rediger-avec-efficacite-style-et-clarte-9782340005662.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons Violette-Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Violette-Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14369" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camaret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camaret Sylvie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Valat-Sage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>