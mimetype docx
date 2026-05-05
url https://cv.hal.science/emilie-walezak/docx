--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -584,303 +584,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The Fictional Avatars of Mrs W: the Influence of the Adoptive Mother and the Birth of Jeanette Winterson as a Writer”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Walezak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prague Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 7 (Number 1), pp.123-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Landscape and Identity: Utopian/Dystopian Cumbria in Sarah Hall’s The Carhullan Army”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Significance of Cumbria in Sarah Hall’s First Novel, Haweswater”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A. S. Byatt, Science and the Mind/Body Dilemma”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Literature and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Volume 11 (issue 1, 10th Anniversary Issue), pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992160v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01992153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité dans l’objectif</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Walezak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2022.2030119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04149998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-contemporary-british-womens-writing-9781350171367/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01959881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Walezak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2022.2030119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04149998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-contemporary-british-womens-writing-9781350171367/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01959881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>