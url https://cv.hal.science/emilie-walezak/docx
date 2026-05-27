--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -325,51 +325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">A. S. Byatt's Short Fiction: a Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
@@ -378,93 +378,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.15-21</w:t>
+              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147153v1</w:t>
+                <w:t xml:space="preserve">hal-04147176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Byatt's Short Fiction: a Bibliography</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
@@ -473,69 +473,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.221-233</w:t>
+              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147176v1</w:t>
+                <w:t xml:space="preserve">hal-04147153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and Myths in A. S. Byatt’s Anthology, Medusa’s Ankles</w:t>
               </w:r>
@@ -1149,165 +1149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le retour du refoulé dans “Crocodile Tears” d’A. S. Byatt”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Walezak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 28 (numéro 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Katherine Mansfield’s Short Stories: an Introduction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01992364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Gulliver Revisited: The Horizon of Travel Writing in Jeanette Winterson’s Sexing the Cherry”</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Walezak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2022.2030119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04149998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-contemporary-british-womens-writing-9781350171367/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01959881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Walezak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2022.2030119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04149998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-contemporary-british-womens-writing-9781350171367/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01959881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>