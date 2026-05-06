--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -185,51 +185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -1457,73 +1457,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Virlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025, 14 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2026, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882266v1</w:t>
+                <w:t xml:space="preserve">hal-04882266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>