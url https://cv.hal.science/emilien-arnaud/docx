--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -734,1031 +734,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in the Use of Computed Tomographic Pulmonary Angiography for Suspected Pulmonary Embolism in the Emergency Department : A Retrospective Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roussel</w:t>
+                <w:t xml:space="preserve">E. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Michael Bloom</w:t>
+                <w:t xml:space="preserve">C. Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Taalba</w:t>
+                <w:t xml:space="preserve">B. Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">G. Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M22-3116⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191741v1</w:t>
+                <w:t xml:space="preserve">hal-04210786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Arnaud</w:t>
+                <w:t xml:space="preserve">Temporal Trends in the Use of Computed Tomographic Pulmonary Angiography for Suspected Pulmonary Embolism in the Emergency Department : A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Petitprez</w:t>
+                <w:t xml:space="preserve">Ben Michael Bloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ammirati</w:t>
+                <w:t xml:space="preserve">Mehdi Taalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nemitz</w:t>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dequen</w:t>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176 (6), pp.761-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7326/M22-3116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210786v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplopia and fever</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071794v1</w:t>
+                <w:t xml:space="preserve">hal-03753730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'utilisation de l'IA en matière de santé : limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Emilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
+                <w:t xml:space="preserve">Feedback of inter-hospital transfer of patients under high-flow nasal cannula oxygen therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159667⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Emergency Medicine = Shijie Jizhen Yixue Zazhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5847/wjem.j.1920-8642.2022.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753730v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of inter-hospital transfer of patients under high-flow nasal cannula oxygen therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+                <w:t xml:space="preserve">Diplopia and fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biurrarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Leclere</w:t>
+                <w:t xml:space="preserve">C. Dumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Petitprez</w:t>
+                <w:t xml:space="preserve">J. Holubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Chastellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Emergency Medicine = Shijie Jizhen Yixue Zazhi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.219. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (4), pp.265-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5847/wjem.j.1920-8642.2022.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363281v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ICUs fight back: An example of regional ICU organisation to tackle the SARS Cov-2 outbreak</w:t>
+                <w:t xml:space="preserve">French ICUs fight back: An example of regional ICU organisation to tackle the SARS-CoV-2 outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Terrasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama Abou-Arab</w:t>
+                <w:t xml:space="preserve">Mathieu Guilbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bessserve</w:t>
+                <w:t xml:space="preserve">Patricia Besserve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.350-352. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.355-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anrea.2020.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575224v1</w:t>
+                <w:t xml:space="preserve">hal-03575222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ICUs fight back: An example of regional ICU organisation to tackle the SARS-CoV-2 outbreak</w:t>
+                <w:t xml:space="preserve">French ICUs fight back: An example of regional ICU organisation to tackle the SARS Cov-2 outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Terrasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guilbart</w:t>
+                <w:t xml:space="preserve">Osama Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Besserve</w:t>
+                <w:t xml:space="preserve">Patricia Bessserve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (3), pp.355-357. </w:t>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.350-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575222v1</w:t>
+                <w:t xml:space="preserve">hal-03575224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2255,261 +2255,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659989v1</w:t>
+                <w:t xml:space="preserve">hal-03601737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601737v1</w:t>
+                <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
               </w:r>
@@ -3075,51 +3075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1349B03A"/>
+    <w:nsid w:val="4EF5DE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6971-009X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180824678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HJI-5325-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ricard-Hibon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Brenckmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bagou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lansiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Auboiroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Balaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bellas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biurrarena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chastellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitprez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5847/wjem.j.1920-8642.2022.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrasi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessserve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazine Mahjoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.04.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besserve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Jayanath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05268716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6971-009X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180824678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HJI-5325-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ricard-Hibon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Brenckmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bagou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lansiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Auboiroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Balaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitprez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5847/wjem.j.1920-8642.2022.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bellas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biurrarena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chastellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrasi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besserve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazine Mahjoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.03.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessserve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Jayanath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05268716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>