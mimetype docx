--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -1002,239 +1002,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+                <w:t xml:space="preserve">A propos de l'utilisation de l'IA en matière de santé : limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Emilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753730v1</w:t>
+                <w:t xml:space="preserve">hal-03536800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'utilisation de l'IA en matière de santé : limites et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Emilien</w:t>
+                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536800v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback of inter-hospital transfer of patients under high-flow nasal cannula oxygen therapy</w:t>
               </w:r>
@@ -2255,261 +2255,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601737v1</w:t>
+                <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659989v1</w:t>
+                <w:t xml:space="preserve">hal-03601737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
               </w:r>
@@ -3075,51 +3075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF5DE51"/>
+    <w:nsid w:val="CA69941F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6971-009X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180824678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HJI-5325-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ricard-Hibon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Brenckmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bagou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lansiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Auboiroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Balaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitprez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5847/wjem.j.1920-8642.2022.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bellas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biurrarena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chastellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrasi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besserve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazine Mahjoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.03.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessserve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Jayanath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05268716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6971-009X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180824678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HJI-5325-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ricard-Hibon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Brenckmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bagou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lansiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Auboiroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Balaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petitprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitprez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5847/wjem.j.1920-8642.2022.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bellas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biurrarena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chastellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrasi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besserve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazine Mahjoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.03.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessserve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Jayanath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05268716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>