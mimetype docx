--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -593,1911 +593,1907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
+                <w:t xml:space="preserve">Macro–micro mechanical behavior of fresh and degraded ballast from triaxial testing and 3D-DEM with clustering-based polyhedral grain reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Polanía</w:t>
+                <w:t xml:space="preserve">Jitinun Prommarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theeradon Somsri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.108080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.108080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042020v1</w:t>
+                <w:t xml:space="preserve">hal-05564551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Scale Anisotropy Controls Bulk Properties in Sheared Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Carmen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraim Bililign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.108201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gp8t-v82n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871518v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Loading-dependent microscale measures control bulk properties in granular material: An experimental test of the stress-force-fabric relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraim Bililign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/rv25-lqdc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172308v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368322v1</w:t>
+                <w:t xml:space="preserve">hal-05172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading-dependent microscale measures control bulk properties in granular material: An experimental test of the stress-force-fabric relation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ephraim Bililign</w:t>
+                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.035401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/rv25-lqdc⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237212v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Scale Anisotropy Controls Bulk Properties in Sheared Granular Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ephraim Bililign</w:t>
+                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gp8t-v82n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.L043401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237236v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901283v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rev assessment of granular materials with varied grading based on macro- and micro-mechanical statistical data</w:t>
+                <w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-024-02498-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840830v1</w:t>
+                <w:t xml:space="preserve">hal-04901283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+                <w:t xml:space="preserve">Rev assessment of granular materials with varied grading based on macro- and micro-mechanical statistical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.176⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02498-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521106v1</w:t>
+                <w:t xml:space="preserve">hal-04840830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of an effective stress approach in polydisperse wet granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ovalle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.L022008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 983, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537651v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of macro and micro mechanical properties of fresh and deteriorated ballast combining laboratory tests and 2D-discrete element methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
+                <w:t xml:space="preserve">Failure of an effective stress approach in polydisperse wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoqing Jing</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 420, pp.135525. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.L022008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.L022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488353v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Assessment of macro and micro mechanical properties of fresh and deteriorated ballast combining laboratory tests and 2D-discrete element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sararat Kwunjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqing Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.135525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871478v1</w:t>
+                <w:t xml:space="preserve">hal-04488353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255665v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Coppin</w:t>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Henry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212053v1</w:t>
+                <w:t xml:space="preserve">hal-04255665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,5435 +2501,5569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sicard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.054901. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.094303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273446v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681206v1</w:t>
+                <w:t xml:space="preserve">hal-04273446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural origins of crushing strength for inherently anisotropic brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474597v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+                <w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.084304⟩</w:t>
+              <w:t xml:space="preserve">Papers in physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.140009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763402v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural origins of crushing strength for inherently anisotropic brittle materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ovalle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111399⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (18), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523602v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.084304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.084304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763369v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
+                <w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.L022901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259685v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sánchez</w:t>
+                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185129v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947856v1</w:t>
+                <w:t xml:space="preserve">hal-03185129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction Model for Highly Deformable Particle Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632538v1</w:t>
+                <w:t xml:space="preserve">hal-02947856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+                <w:t xml:space="preserve">Compaction Model for Highly Deformable Particle Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), pp.208003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925964v1</w:t>
+                <w:t xml:space="preserve">hal-02632538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of sheared polydisperse polyhedral grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062901⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733944v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grading on steady-state strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Linero Molina</w:t>
+                <w:t xml:space="preserve">Microstructural analysis of sheared polydisperse polyhedral grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00216⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314994v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle shape mixture on strength and structure of sheared granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+                <w:t xml:space="preserve">Impact of grading on steady-state strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Linero Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Fityus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.012904⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269096v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of particle shape mixture on strength and structure of sheared granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.012904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.012904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943671v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behavior of cohesive self-gravitating aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Sánchez</w:t>
+                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Scheeres</w:t>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.030901⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873746v1</w:t>
+                <w:t xml:space="preserve">hal-01943671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling behavior of cohesive self-gravitating aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Scheeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.030901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial shear flow of assemblies of frictionless polygons: Rheology and microstructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhang Radjaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Roux</w:t>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41 (2), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11608-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675180v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength and microstructure of polydisperse packings: The effect of size span and shape of particle size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Inertial shear flow of assemblies of frictionless polygons: Rheology and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Linero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+                <w:t xml:space="preserve">Farhang Radjaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
+                <w:t xml:space="preserve">Jean Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022902. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11608-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576976v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary mixtures of disks and elongated particles: Texture and mechanical properties</w:t>
+                <w:t xml:space="preserve">Shear strength and microstructure of polydisperse packings: The effect of size span and shape of particle size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Linero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.42901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042901⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382536v1</w:t>
+                <w:t xml:space="preserve">hal-01576976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Binary mixtures of disks and elongated particles: Texture and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.42901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365037v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022203⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115095v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-Cell Method for grain fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.02.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.22203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140252v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Split-Cell Method for grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032203⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135285v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal friction and absence of dilatancy of packings of frictionless polygons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.032203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.010202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112086v1</w:t>
+                <w:t xml:space="preserve">hal-01135285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behaviour of cohesive granular flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Internal friction and absence of dilatancy of packings of frictionless polygons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Douce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.032206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/112/64004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.010202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256219v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structure of Inertial Granular Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Scaling behaviour of cohesive granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.078001⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/112/64004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957291v1</w:t>
+                <w:t xml:space="preserve">hal-01256219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Particle alignment and clustering in sheared granular materials composed of platy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Boton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059980v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle alignment and clustering in sheared granular materials composed of platy particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Structure of Inertial Granular Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14116-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.078001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.078001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084809v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic rheology and microstructural description of sheared granular materials composed of platy particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (032206), pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.032206⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759623v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasistatic rheology and microstructural description of sheared granular materials composed of platy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Boton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (032206), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.032206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826186v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packings of irregular polyhedral particles: Strength, structure, and effects of angularity</w:t>
+                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (062203), pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062203⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835121v1</w:t>
+                <w:t xml:space="preserve">hal-00826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects of particle shape angularity in sheared granular media</w:t>
+                <w:t xml:space="preserve">Packings of irregular polyhedral particles: Strength, structure, and effects of angularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041301⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (062203), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737969v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric evolution and accessible geometrical states in granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szarf Krzysztof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.44008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/44008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0321-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678842v1</w:t>
+                <w:t xml:space="preserve">hal-00689845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Fabric evolution and accessible geometrical states in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0321-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/44008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689845v1</w:t>
+                <w:t xml:space="preserve">hal-00678842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete simulation of dense flows of polyhedral grains down a rough inclined plane</w:t>
+                <w:t xml:space="preserve">Nonlinear effects of particle shape angularity in sheared granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (3), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.031303⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737324v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense granular dynamics analysis by a domain decomposition approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete simulation of dense flows of polyhedral grains down a rough inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Descantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Visseq</w:t>
+                <w:t xml:space="preserve">Nicolas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0699-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.031303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689838v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force chains and contact network topology in sheared packings of elongated particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense granular dynamics analysis by a domain decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.031303⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.709-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0699-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614580v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rolling resistance as a shape parameter in sheared granular media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force chains and contact network topology in sheared packings of elongated particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.011306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.031303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.031303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00594891v1</w:t>
+                <w:t xml:space="preserve">hal-00614580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-strain behavior and geometrical properties of packings of elongated particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of rolling resistance as a shape parameter in sheared granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (5), pp.051304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 84, pp.011306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.051304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463622v1</w:t>
+                <w:t xml:space="preserve">hal-00594891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force transmission in dry and wet granular media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-strain behavior and geometrical properties of packings of elongated particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.051304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.051304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00193866v1</w:t>
+                <w:t xml:space="preserve">hal-00463622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength of granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Force transmission in dry and wet granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190, pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00413398v1</w:t>
+                <w:t xml:space="preserve">hal-00193866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic rheology, force transmission and fabric properties of a packing of irregular polyhedral particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear strength of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276748v1</w:t>
+                <w:t xml:space="preserve">hal-00413398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time dynamics of a packing of polyhedral grains under horizontal vibrations</w:t>
+                <w:t xml:space="preserve">Quasistatic rheology, force transmission and fabric properties of a packing of irregular polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10331-0⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.729-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185822v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force transmission in a packing of pentagonal particles</w:t>
+                <w:t xml:space="preserve">Short-time dynamics of a packing of polyhedral grains under horizontal vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10331-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.011301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00129248v1</w:t>
+                <w:t xml:space="preserve">hal-00185822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
+                <w:t xml:space="preserve">Force transmission in a packing of pentagonal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, http://link.aps.org/doi/10.1103/PhysRevE.76.011301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.011301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7943,51 +8073,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural study of liquefaction in highly polydisperse granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Castro-Malaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8036,426 +8166,426 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025 – 10th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.07012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534007012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress-Force-Fabric relation across shear bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen E Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders And Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.02005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534002005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the mechanical strength of self-gravitating aggregates from regolith tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Granular Materials &amp; Regolith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen L Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraim S. Bililign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen E. Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of the grain size distribution on an elemental and a macro-scale granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,133 +8593,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,73 +8734,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Validity of a DEM inspired Effective Stress Approach in Wet Polydisperse Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8699,100 +8829,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grain shape angularity on cohesive strength in sheared Granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,87 +8937,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-and macro-mechanical analyses of rev in sheared granular samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,113 +9058,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,87 +9179,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongated Grains in Silos: A 3D Odyssey through Non-linear Flow Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,234 +9274,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC19-19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques d’effondrement de colonnes de grains allongés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size effects on critical strength of granular soils through numerical and laboratory testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Girumugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,761 +9520,761 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering (XVII PCSMGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Turin, Italy. pp.02017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209711v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the scales in highly deformable grain assemblies when compressed far beyond the jammed state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209717v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sanchez</w:t>
+                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057883v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the scales in highly deformable grain assemblies when compressed far beyond the jammed state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209678v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Estrada</w:t>
+                <w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189785v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revised Modelling of the Strength of Regolith in Asteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald-Louis Ballouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of geometrically cohesive granular columns made of star-shaped grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10159,195 +10289,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie quasistatique et structure d’assemblages de polyèdres très polydisperses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of soft and rigid grains: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,979 +10492,979 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'avalanches de grains allongés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259819v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence of shear strength with particle size dispersity still valid in polyhedral particle assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.06009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124906009⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259804v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+                <w:t xml:space="preserve">Independence of shear strength with particle size dispersity still valid in polyhedral particle assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.06009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124906009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259845v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sánchez</w:t>
+                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259852v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape or friction? Which of these characteristics drives the shear strength in granular systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124906008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk modulus of soft particle assemblies under compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124914014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on the compaction of soft sphere packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,181 +11479,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the polydispersity on immersed column collapse: role of the grain size distribution on the deposit runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and energy consumption of inherently anisotropic rocks at failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11542,5197 +11672,5197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.07003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124907003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample scaling on shear strength: coupled effects of grains size and shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Linero-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Fityus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.06011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124906011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Properties of a-2D Granular Mixture of an Angular Particle under Bi-axial Compression Texture Properties of a-2D Granular Mixture of an Angular Particle under Bi-axial Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSME-ICoME 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Pattaya, Thailand. pp.012057, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/886/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size-shape correlation on the shear strength of scaled samples of coarse mine waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Linero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fityus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slope Stability 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa F Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling in Cohesive Self-gravitating Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Scheeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 50th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contact Dynamics (CD) Method, as a Discrete Element Method for the simulation of granular asteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic description of the effect of particle shape on the strength properties of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714006026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does modifying the particle size distribution of a granular material (i.e., material scalping) alters its shear strength ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Linero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the compaction of crushable grains in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jaimes Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Koltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shape and cohesion on rheophysics of granular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rognon</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Granular Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112387v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la fragmentation des particules lors de la compaction des systèmes granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Influence of shape and cohesion on rheophysics of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Congress on Granular Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440377v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la fragmentation des particules lors de la compaction des systèmes granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844247v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of rolling resistance and angularity in sheared granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.891-894</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842799v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of rolling resistance and angularity in sheared granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.891-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842754v1</w:t>
+                <w:t xml:space="preserve">hal-00842799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement de matériaux granulaires cohésifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berger</w:t>
+                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Szarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440673v1</w:t>
+                <w:t xml:space="preserve">hal-00842754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Écoulement de matériaux granulaires cohésifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112361v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des écoulements granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength and microstructure of 3D assemblies of platy particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear strength, force distributions and friction mobilization in sheared packings composed of angular particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.519-522</w:t>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842787v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength, force distributions and friction mobilization in sheared packings composed of angular particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear strength and microstructure of 3D assemblies of platy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Boton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.511-514</w:t>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.519-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842744v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structures of granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium TectonoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-rhéologie des écoulements granulaires denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of particle shape on plastic granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on MOBILE PARTICULATE SYSTEMS: Kinematics, Rheology and Complex Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, India. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760612v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle shape on plastic granular flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on MOBILE PARTICULATE SYSTEMS: Kinematics, Rheology and Complex Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, India. pp.1</w:t>
+              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686745v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle statistique pour l'évolution de la texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Homogénéisation des Matériaux Granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical states and stress-dilatancy relations in model granular materials : DEM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration of wet granular materials during dense flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomération des matériaux granulaires par forces capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modelling of quasi- static behaviour of clay particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Boton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du frottement de roulement comme un paramètre de forme dans les milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of granular media composed with irregular polyhedral particles: effect of particles' angularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the quasi-static behavior of clay by DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Boton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcecio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ALERT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Influence of Domain Decomposition Method on the solution of a simple granular test via the N.S.C.D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visseq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
+              <w:t xml:space="preserve">ICCCM 2011 - II International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686453v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la morphologie des grains sur la texture et le comportement des milieux granulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Mécanique et Géosciences du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ecole Normale Supérieure, Paris, France</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844265v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des milieux granulaires composés de particules polydriques - effet de l'angularité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la morphologie des grains sur la texture et le comportement des milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Atelier Mécanique et Géosciences du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ecole Normale Supérieure, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844259v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Domain Decomposition Method on the solution of a simple granular test via the N.S.C.D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie des milieux granulaires composés de particules polydriques - effet de l'angularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCM 2011 - II International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Germany</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776128v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie des matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Descantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Origins of Shear Strength in Packings Composed of Elongated Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBDG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic behavior and force transmission in packing of irregular polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle shape on shear stress in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic and Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. p497-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the tamping operation by Discrete Element Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress Rail Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'un milieu granulaire soumis à des vibrations horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16742,461 +16872,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to grain fragmentation for discrete element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257 - 262, 2015, 978-1-138-02707-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b17395-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of particle size distributions in crushable granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275 - 280, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b17395-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic origins of shear strength in packings composed of elongated particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in bifurcation and degradation in geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.21-29, 2011, 978-94-007-1420-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Transmission in Cohesive Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. D. Goddard, J. T. Jenkins et P. Giovine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modeling and Physical Instances of granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP, pp.240-260, 2010, 978-0-7354-0772-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17206,100 +17336,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de milieux granulaires à grains polyédriques : rhéologie quasi-statique, dynamique vibratoire et application au procédé de bourrage du ballast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00184757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17309,105 +17439,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux granulaires à composition réaliste - Rhéologie et structure interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01633520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17475,51 +17605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA212BC1"/>
+    <w:nsid w:val="8DF76125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17706,51 +17836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-azema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-3842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082777004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Roverato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108630" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Bililign" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Daniels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rv25-lqdc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gp8t-v82n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L022008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sararat Kwunjai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Jing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062901" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero Molina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fityus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00216" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.012904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.030901" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675180v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Azema" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11608-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022902" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.02.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/64004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.078001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14116-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041301" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.031303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011306" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051304" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Daniels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ryan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoover" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280035v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero-Molina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/886/1/012057" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fityus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simmons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502256v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Douce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112356v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844241v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686745v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761093v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcecio Lizcano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686728v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349406v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362554v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-45" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761103v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01633520v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-azema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-3842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082777004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Roverato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108630" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Bililign" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Daniels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gp8t-v82n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rv25-lqdc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L022008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sararat Kwunjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Jing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero Molina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fityus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.012904" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.030901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675180v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Azema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11608-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042901" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.02.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/64004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14116-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.078001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032206" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.031303" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.069" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Daniels" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ryan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoover" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259863v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero-Molina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/886/1/012057" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fityus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simmons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080373v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Douce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761093v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcecio Lizcano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844265v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362554v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-45" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184757v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01633520v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>