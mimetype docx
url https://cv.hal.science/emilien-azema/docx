--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,17550 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17498 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilien Azéma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilien-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8831-3842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082777004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ce1pW90AAAAJ&hl=fr#</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigsaw-fit blocks: A tale of segregation and disaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Roverato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 365, pp.108630. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static liquefaction: The role of grain size polydispersity from a micro-structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Castro-Malaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 193, pp.107996. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.107996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing granular and fragmentation-driven silo DEM models for block caving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 476, pp.122409. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro–micro mechanical behavior of fresh and degraded ballast from triaxial testing and 3D-DEM with clustering-based polyhedral grain reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitinun Prommarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Jitsangiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeradon Somsri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.108080. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.108080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.L043401. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Jitsangiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading-dependent microscale measures control bulk properties in granular material: An experimental test of the stress-force-fabric relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (3), pp.035401. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/rv25-lqdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Scale Anisotropy Controls Bulk Properties in Sheared Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (10), pp.108201. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gp8t-v82n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 983, pp.A40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rev assessment of granular materials with varied grading based on macro- and micro-mechanical statistical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Quiroz Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02498-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of an effective stress approach in polydisperse wet granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.L022008. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.L022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of macro and micro mechanical properties of fresh and deteriorated ballast combining laboratory tests and 2D-discrete element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sararat Kwunjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Jitsangiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Jing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 420, pp.135525. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pinzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (5), pp.054901. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.140009. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (18), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), pp.084304. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.084304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural origins of crushing strength for inherently anisotropic brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111399. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.L022901. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction Model for Highly Deformable Particle Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (20), pp.208003. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of sheared polydisperse polyhedral grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grading on steady-state strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Linero Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fityus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.18.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of particle shape mixture on strength and structure of sheared granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling behavior of cohesive self-gravitating aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.030901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial shear flow of assemblies of frictionless polygons: Rheology and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), 12 p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11608-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength and microstructure of polydisperse packings: The effect of size span and shape of particle size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Linero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcesio Lizcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022902. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary mixtures of disks and elongated particles: Texture and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.42901. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.22203. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Cell Method for grain fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.032203. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction and absence of dilatancy of packings of frictionless polygons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.032206. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.010202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling behaviour of cohesive granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/112/64004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure of Inertial Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.078001. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.078001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle alignment and clustering in sheared granular materials composed of platy particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, 8p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2014-14116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic rheology and microstructural description of sheared granular materials composed of platy particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcesio Lizcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (032206), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.032206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packings of irregular polyhedral particles: Strength, structure, and effects of angularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (062203), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric evolution and accessible geometrical states in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-012-0321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear effects of particle shape angularity in sheared granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szarf Krzysztof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Voivret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (4), pp.44008. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/98/44008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular dynamics analysis by a domain decomposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.709-723. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0699-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete simulation of dense flows of polyhedral grains down a rough inclined plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.031303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force chains and contact network topology in sheared packings of elongated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (3), pp.031303. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.031303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rolling resistance as a shape parameter in sheared granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Taboada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.011306. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-strain behavior and geometrical properties of packings of elongated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (5), pp.051304. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.051304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force transmission in dry and wet granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic rheology, force transmission and fabric properties of a packing of irregular polyhedral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.729-741. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejece.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-time dynamics of a packing of polyhedral grains under horizontal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2007-10331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force transmission in a packing of pentagonal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://link.aps.org/doi/10.1103/PhysRevE.76.011301. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.76.011301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of liquefaction in highly polydisperse granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Castro-Malaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains 2025 – 10th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Goa, India. pp.07012, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534007012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stress-Force-Fabric relation across shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders And Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Goa, India. pp.02005, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the mechanical strength of self-gravitating aggregates from regolith tensile strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Granular Materials &amp; Regolith</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen L Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of the grain size distribution on an elemental and a macro-scale granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Validity of a DEM inspired Effective Stress Approach in Wet Polydisperse Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain shape angularity on cohesive strength in sheared Granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Jitsangiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-and macro-mechanical analyses of rev in sheared granular samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Quiroz Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongated Grains in Silos: A 3D Odyssey through Non-linear Flow Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19-19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques d’effondrement de colonnes de grains allongés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size effects on critical strength of granular soils through numerical and laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Quiroz Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Girumugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering (XVII PCSMGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scales in highly deformable grain assemblies when compressed far beyond the jammed state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polanía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy. pp.02017, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202341502017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Modelling of the Strength of Regolith in Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of geometrically cohesive granular columns made of star-shaped grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of soft and rigid grains: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie quasistatique et structure d’assemblages de polyèdres très polydisperses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'avalanches de grains allongés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence of shear strength with particle size dispersity still valid in polyhedral particle assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.06009, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124906009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape or friction? Which of these characteristics drives the shear strength in granular systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124906008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk modulus of soft particle assemblies under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124914014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the compaction of soft sphere packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the polydispersity on immersed column collapse: role of the grain size distribution on the deposit runout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Polania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and energy consumption of inherently anisotropic rocks at failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.07003, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124907003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sample scaling on shear strength: coupled effects of grains size and shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Linero-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fityus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.06011, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124906011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Properties of a-2D Granular Mixture of an Angular Particle under Bi-axial Compression Texture Properties of a-2D Granular Mixture of an Angular Particle under Bi-axial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theechalit Binaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSME-ICoME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pattaya, Thailand. pp.012057, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/886/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size-shape correlation on the shear strength of scaled samples of coarse mine waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Linero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fityus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slope Stability 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of crushable granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa F Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling in Cohesive Self-gravitating Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contact Dynamics (CD) Method, as a Discrete Element Method for the simulation of granular asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic description of the effect of particle shape on the strength properties of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714006026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does modifying the particle size distribution of a granular material (i.e., material scalping) alters its shear strength ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Linero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcesio Lizcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the compaction of crushable grains in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jaimes Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Koltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of shape and cohesion on rheophysics of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Khamseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la fragmentation des particules lors de la compaction des systèmes granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of rolling resistance and angularity in sheared granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Taboada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sydney, Australia. pp.891-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmark for particle shape dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Szarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de matériaux granulaires cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des écoulements granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength and microstructure of 3D assemblies of platy particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcesio Lizcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sydney, Australia. pp.519-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength, force distributions and friction mobilization in sheared packings composed of angular particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sydney, Australia. pp.511-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structures of granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium TectonoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-rhéologie des écoulements granulaires denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ALERT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle shape on plastic granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on MOBILE PARTICULATE SYSTEMS: Kinematics, Rheology and Complex Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical states and stress-dilatancy relations in model granular materials : DEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ALERT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle statistique pour l'évolution de la texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Homogénéisation des Matériaux Granulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of wet granular materials during dense flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ALERT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération des matériaux granulaires par forces capillaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete modelling of quasi- static behaviour of clay particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcesio Lizcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du frottement de roulement comme un paramètre de forme dans les milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of granular media composed with irregular polyhedral particles: effect of particles' angularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the quasi-static behavior of clay by DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcecio Lizcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ALERT workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Domain Decomposition Method on the solution of a simple granular test via the N.S.C.D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCM 2011 - II International Conference on Computational Contact Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie des grains sur la texture et le comportement des milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Mécanique et Géosciences du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ecole Normale Supérieure, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des milieux granulaires composés de particules polydriques - effet de l'angularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie des matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic Origins of Shear Strength in Packings Composed of Elongated Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic behavior and force transmission in packing of irregular polyhedral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle shape on shear stress in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. p497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the tamping operation by Discrete Element Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress Rail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, South Korea. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'un milieu granulaire soumis à des vibrations horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to grain fragmentation for discrete element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257 - 262, 2015, 978-1-138-02707-7. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of particle size distributions in crushable granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275 - 280, 2014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic origins of shear strength in packings composed of elongated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in bifurcation and degradation in geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-29, 2011, 978-94-007-1420-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Transmission in Cohesive Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Voivret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. D. Goddard, J. T. Jenkins et P. Giovine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Physical Instances of granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP, pp.240-260, 2010, 978-0-7354-0772-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de milieux granulaires à grains polyédriques : rhéologie quasi-statique, dynamique vibratoire et application au procédé de bourrage du ballast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00184757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires à composition réaliste - Rhéologie et structure interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01633520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17605,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DF76125"/>
+    <w:nsid w:val="DF0D1677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17836,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-azema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-3842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082777004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Roverato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108630" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Bililign" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Daniels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gp8t-v82n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rv25-lqdc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L022008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sararat Kwunjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Jing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero Molina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fityus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.012904" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.030901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675180v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Azema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11608-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042901" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.02.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/64004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14116-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.078001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032206" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.031303" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.069" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Daniels" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ryan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoover" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259863v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero-Molina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/886/1/012057" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fityus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simmons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080373v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Douce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761093v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcecio Lizcano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844265v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362554v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-45" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184757v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01633520v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-azema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-3842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082777004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ce1pW90AAAAJ&amp;hl=fr#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Roverato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Bililign" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Daniels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rv25-lqdc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gp8t-v82n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L022008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sararat Kwunjai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Jing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062901" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fityus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.012904" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.030901" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675180v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Azema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radja&#239;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Roux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11608-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022902" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.02.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/64004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.078001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14116-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.031303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051304" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.069" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Daniels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoover" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linero-Molina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925896v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/886/1/012057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fityus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simmons" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440377v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Douce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112356v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440620v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842744v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844241v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844258v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcecio Lizcano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776128v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844265v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-45" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01633520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>