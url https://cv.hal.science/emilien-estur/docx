--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -940,372 +940,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Nicolas-d'Aliermont, Rue de Milan, Seine-Maritime, Normandie. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Labbey</w:t>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Estur</w:t>
+                <w:t xml:space="preserve">Léana Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, pp.57</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04980990v1</w:t>
+                <w:t xml:space="preserve">hal-05130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Bert</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024, 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130773v1</w:t>
+                <w:t xml:space="preserve">hal-04696791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2023.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Nicolas-d'Aliermont, Rue de Milan, Seine-Maritime, Normandie. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024, 416 p</w:t>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696791v1</w:t>
+                <w:t xml:space="preserve">halshs-04980990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,271 +1525,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jacottey</w:t>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041453v1</w:t>
+                <w:t xml:space="preserve">hal-03596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03596655v1</w:t>
+                <w:t xml:space="preserve">hal-04041453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,77 +2015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère). Projet scientifique 2020-2022. Rapport annuel 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,77 +2137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dupart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dizin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dupart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dizin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>