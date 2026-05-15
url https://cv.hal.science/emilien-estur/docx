--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -670,51 +670,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (16)</w:t>
+        <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -940,227 +940,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport de synthèse 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Bert</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2025, 354 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130773v1</w:t>
+                <w:t xml:space="preserve">hal-05486083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024, 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1172,1482 +1176,1600 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Nicolas-d'Aliermont, Rue de Milan, Seine-Maritime, Normandie. Rapport de diagnostic archéologique</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, pp.57</w:t>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04980990v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+                <w:t xml:space="preserve">Saint-Nicolas-d'Aliermont, Rue de Milan, Seine-Maritime, Normandie. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04529211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04980990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 La Confluence Saône / Doubs à l’âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2023, pp.506</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04041378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 La Confluence Saône / Doubs à l’âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Deblois</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2023, pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596655v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jacottey</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041453v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209444v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955757v1</w:t>
+                <w:t xml:space="preserve">hal-05209444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère). Projet scientifique 2020-2022. Rapport annuel 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Vol 1, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02507473v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère). Projet scientifique 2020-2022. Rapport annuel 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Vol. 2, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Vol 1, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507483v1</w:t>
+                <w:t xml:space="preserve">hal-02507473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement du projet de publication des fouilles 2012-2018 sur PC 15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Soichet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bibracte - Centre archéologique européen. 2018, pp.209-220</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Vol. 2, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02051531v1</w:t>
+                <w:t xml:space="preserve">hal-02507483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier métallurgique aux abords de la terrasse PC15. In : Rapport intermédiaire 2018 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, Synthèse, Centre archéologique européen de recherche de BIBRACTE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+                <w:t xml:space="preserve">Avancement du projet de publication des fouilles 2012-2018 sur PC 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromine Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Estur</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; Laboratoire Chrono-environnement - UMR6249; BIBRACTE EPCC. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibracte - Centre archéologique européen. 2018, pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535240v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02051531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un atelier métallurgique aux abords de la terrasse PC15. In : Rapport intermédiaire 2018 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, Synthèse, Centre archéologique européen de recherche de BIBRACTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; Laboratoire Chrono-environnement - UMR6249; BIBRACTE EPCC. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2794,51 +2916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dupart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dizin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dupart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dizin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>