--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -126,6610 +126,6610 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AquaEcOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Raphalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Flow Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Raphalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th Annual Meeting of NASCO. Theme-based Special Session: Informing a Strategic Approach to Address the Impacts of Climate Change on Wild Atlantic Salmon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic of biogeomorphological processes in moderate energy system : the example of the Sélune river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vrchovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of a cold water species – the Arctic charr (Salvelinus alpinus) – to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuarine migration of Allis shad (Alosa alosa) and potential impact of the Estuarine Turbidity Maximum. Acoustic telemetry study in the Loire Estuary in 2011 and 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l’étude, la restauration et la gestion de l’alose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bergerac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arctic charr on the southern edge: thermal reaction norms for embryonic traits and adaptive potential in a warming climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Charr Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tromsø, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting divergence among sympatric or allopatric population pairs of parasitic and non-parasitic lampreys (Lampetra fluviatilis and L. planeri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUSO Workshop: Genomics of the Speciation Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for low reproductive isolation and strong gene flow between the river lamprey (Lampetra fluviatilis) and brook lamprey (Lampetra planeri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of the Institute of Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersal, gene flow and ecological speciation in lamprey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Evolutionary Biology. INT., Aug 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillonnage des ammocetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres migrateurs - LOGRAMI Orleans,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of yellow european eels populations trends: toward the establishment of a common methodology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04975520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form-assortative mating behaviors of individuals from parasitic and non-parasitic populations of Arctic lamprey ( Lethenteron camtschaticum )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Daupagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiharu Furusawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironori Mieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamu Kishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (6), pp.arae073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arae073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental kinship coefficient but not paternal coloration predicts early offspring growth in lake char</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nusbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marques da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Guttry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Ançay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (5), pp.247-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-024-00678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of European whitefish embryos to thermal conditions diverges between peri-alpine populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor R. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/limn/2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering temporal variations in mating opportunities: consequences for sexual selection estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Daupagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 204, pp.49-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of warming temperatures on coregonine embryogenesis within and among species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor R Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Mäkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo J Marjomäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 848, pp.4363-4385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-021-04648-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming winters threaten peripheral Arctic charr populations of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seán Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadhg Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira de Eyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Dillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Article in press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-020-02887-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg size versus number of offspring trade-off: Female age rather than size matters in a domesticated arctic charr population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Anne-Lise Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (1), pp.105-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11692-017-9433-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poor oxic conditions in a large estuary reduce connectivity from marine to freshwater habitats of a diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602496v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor oxic conditions in a large estuary reduce connectivity from marine to freshwater habitats of a diadromous fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453888v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petromyzon marinus (Petromyzontidae), an unusual host for helminth parasites in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Verrez-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (3), pp.263-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/dao02842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of DAM Removal on River Colonization by Sea Lamprey Petromyzon Marinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (7), pp.904-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïra Coke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.2248-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629688v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maïra Coke</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Eckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12750⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.1045-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453876v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty years of reoligotrophication do not contribute to restore self-sustaining fisheries of Arctic charr, &amp;lt;em&amp;gt;Salvelinus alpinus&amp;lt;/em&amp;gt;, in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 154, pp.165-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thirteen microsatellite markers in river and brook lampreys (Lampetra fluviatilis and L-planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.141 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-012-9753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the conservation value of waterbodies: the example of the Loire floodplain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (11), pp. 2427-2444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-011-9994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lambeets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communal spawning of brook and river lampreys (Lampetra planeri and L. fluviatilis) is common in the Oir River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), pp.323-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00428.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the freshwater distribution of yellow eel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390-391 (390-91), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae/2009004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of improving longitudinal connectivity on colonisation and distribution of european eel in the Loire catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baisez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (4), pp.610-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2009.00378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vila-Gispert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of distribution patterns of yellow european eels in the Loire catchment using logistic models based on presence–absence of different size-classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (1), pp.30-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00253.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritization of fish communities with a view to conservation and restoration on a large scale European basin, the Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (9), pp.2247-2262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-008-9331-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish zonation and indicator species for the evaluation of the ecological status of rivers: example of the Loire basin (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.877-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns in fish assemblages in the Loire floodplain: the role of hydrological connectivity and implications for conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 139 (3-4), pp.258-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish zonation and indicator species for the evaluation of the ecological status of rivers: example of the Loire basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (8), pp.877-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns in fish assemblages in the Loire floodplain: The role of hydrological connectivity and implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 139 (3-4), pp.258-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sampling the abundance of European eel (&amp;lt;I&amp;gt;Anguilla anguilla&amp;lt;/I&amp;gt;) in freshwater areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162 (1), pp.91-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0162-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Taormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaEcOmics</w:t>
-[...1686 lines deleted...]
-                <w:t xml:space="preserve">hal-02586243v1</w:t>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner la télémétrie et le biologging pour étudier la réponse écophysiologique des poissons migrateurs aux pressions d’origine anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.8443, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035224v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-05250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6747,103 +6747,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6865,103 +6865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,90 +6979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des espèces ingénieures dans la restauration des habitats de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 2; INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7080,90 +7080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des géniteurs de saumons et utilisation de l'habitat lors de leur retour en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7198,77 +7198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,77 +7320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements et utilisation des habitats par les poissons migrateurs sur la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7457,103 +7457,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of whitefish embryos to thermal stress diverges between perialpine populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor R Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7703,77 +7703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review of helminth parasites in the sea lamprey Petromyzon marinus (Petromyzontidaeà, with a field-study in postmetamorphics from French rivers and coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Verrez-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Multicolloquium of Parasitology – EMOP XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7798,103 +7798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic charr (Salvelinus alpinus) in a changing world: a review of individual and multiple pressures with an emphasis on climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd-Terje Sandlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Charr Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromsø, Norway. 2015</w:t>
@@ -7923,103 +7923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Divergence Among population pairs of parasitic and non-parasitic lampreys (Lampetra fluviatilis and L. planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada. , 2014</w:t>
@@ -8080,90 +8080,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des tactiques de fréquentation des habitats halins chez l'alose feinte et la grande alose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8284,51 +8284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97FDDB1E"/>
+    <w:nsid w:val="2FFF5996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-lasne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-4542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nusbaumer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marques da Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Guttry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie An&#231;ay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00678-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anne-Lise Leblanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9433-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02842" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9AC8EF58E098D7AEC18ACD5758E4009D47CF7A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00378.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EACB35E99219F1186F5EA3E7188D99C34BD31C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00253.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ9PVHHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9331-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q3BX5HT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2FC94B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fatin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0091" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Isla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lasne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anfray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chaubet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deroyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8443" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-lasne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-4542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gadais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Isla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nusbaumer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marques da Cunha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Guttry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie An&#231;ay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00678-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anne-Lise Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9433-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02842" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2789" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9AC8EF58E098D7AEC18ACD5758E4009D47CF7A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00378.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EACB35E99219F1186F5EA3E7188D99C34BD31C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00253.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ9PVHHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9331-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q3BX5HT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2FC94B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fatin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0091" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035224v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lasne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anfray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chaubet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deroyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8443" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>