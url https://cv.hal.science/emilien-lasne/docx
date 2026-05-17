--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -126,7314 +126,7448 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subaquatic Photogrammetry Helps Understanding Habitat Suitability for Juvenile Lamprey in Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), pp.60-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.70051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Form-assortative mating behaviors of individuals from parasitic and non-parasitic populations of Arctic lamprey ( Lethenteron camtschaticum )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiharu Furusawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironori Mieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Kishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (6), pp.arae073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arae073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental kinship coefficient but not paternal coloration predicts early offspring growth in lake char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nusbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marques da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Guttry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Ançay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00678-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of European whitefish embryos to thermal conditions diverges between peri-alpine populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor R. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering temporal variations in mating opportunities: consequences for sexual selection estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of warming temperatures on coregonine embryogenesis within and among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor R Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo J Marjomäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848, pp.4363-4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-021-04648-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warming winters threaten peripheral Arctic charr populations of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seán Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadhg Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira de Eyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Article in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02887-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egg size versus number of offspring trade-off: Female age rather than size matters in a domesticated arctic charr population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Anne-Lise Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-017-9433-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poor oxic conditions in a large estuary reduce connectivity from marine to freshwater habitats of a diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petromyzon marinus (Petromyzontidae), an unusual host for helminth parasites in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Verrez-Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (3), pp.263-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/dao02842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of DAM Removal on River Colonization by Sea Lamprey Petromyzon Marinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.904-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Eckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D. Stockwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.1045-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2015.611108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïra Coke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.2248-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of reoligotrophication do not contribute to restore self-sustaining fisheries of Arctic charr, &amp;lt;em&amp;gt;Salvelinus alpinus&amp;lt;/em&amp;gt;, in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of thirteen microsatellite markers in river and brook lampreys (Lampetra fluviatilis and L-planeri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.141 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-012-9753-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the conservation value of waterbodies: the example of the Loire floodplain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (11), pp. 2427-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-011-9994-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communal spawning of brook and river lampreys (Lampetra planeri and L. fluviatilis) is common in the Oir River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.323-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00428.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do alterations in habitat structure by an invasive grass affect salt-marsh resident spiders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5735/086.047.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the freshwater distribution of yellow eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390-391 (390-91), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2009004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of improving longitudinal connectivity on colonisation and distribution of european eel in the Loire catchment, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baisez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.610-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2009.00378.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vila-Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of distribution patterns of yellow european eels in the Loire catchment using logistic models based on presence–absence of different size-classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00253.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prioritization of fish communities with a view to conservation and restoration on a large scale European basin, the Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.2247-2262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9331-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish zonation and indicator species for the evaluation of the ecological status of rivers: example of the Loire basin (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.877-890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns in fish assemblages in the Loire floodplain: the role of hydrological connectivity and implications for conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3-4), pp.258-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish zonation and indicator species for the evaluation of the ecological status of rivers: example of the Loire basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (8), pp.877-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns in fish assemblages in the Loire floodplain: The role of hydrological connectivity and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3-4), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2007.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sampling the abundance of European eel (&amp;lt;I&amp;gt;Anguilla anguilla&amp;lt;/I&amp;gt;) in freshwater areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0162-0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Raphalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Flow Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Raphalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Meeting of NASCO. Theme-based Special Session: Informing a Strategic Approach to Address the Impacts of Climate Change on Wild Atlantic Salmon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of biogeomorphological processes in moderate energy system : the example of the Sélune river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a cold water species – the Arctic charr (Salvelinus alpinus) – to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine migration of Allis shad (Alosa alosa) and potential impact of the Estuarine Turbidity Maximum. Acoustic telemetry study in the Loire Estuary in 2011 and 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur l’étude, la restauration et la gestion de l’alose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic charr on the southern edge: thermal reaction norms for embryonic traits and adaptive potential in a warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Charr Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting divergence among sympatric or allopatric population pairs of parasitic and non-parasitic lampreys (Lampetra fluviatilis and L. planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUSO Workshop: Genomics of the Speciation Continuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for low reproductive isolation and strong gene flow between the river lamprey (Lampetra fluviatilis) and brook lamprey (Lampetra planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Institute of Fisheries Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal, gene flow and ecological speciation in lamprey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Evolutionary Biology. INT., Aug 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage des ammocetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres migrateurs - LOGRAMI Orleans,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of yellow european eels populations trends: toward the establishment of a common methodology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Combiner la télémétrie et le biologging pour étudier la réponse écophysiologique des poissons migrateurs aux pressions d’origine anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Deroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
-[...4287 lines deleted...]
-                <w:t xml:space="preserve">hal-02683260v1</w:t>
+              <w:t xml:space="preserve">, 47, pp.8443, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Taormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250239v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-05035224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des espèces ingénieures dans la restauration des habitats de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 2; INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des géniteurs de saumons et utilisation de l'habitat lors de leur retour en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements et utilisation des habitats par les poissons migrateurs sur la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7443,620 +7577,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of whitefish embryos to thermal stress diverges between perialpine populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor R Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche toxicocinétique de l’accumulation des composés organiques fluorés chez la truite arc-en-ciel (Oncorhynchus mykiss).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review of helminth parasites in the sea lamprey Petromyzon marinus (Petromyzontidaeà, with a field-study in postmetamorphics from French rivers and coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Verrez-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Multicolloquium of Parasitology – EMOP XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic charr (Salvelinus alpinus) in a changing world: a review of individual and multiple pressures with an emphasis on climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd-Terje Sandlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Charr Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromsø, Norway. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Divergence Among population pairs of parasitic and non-parasitic lampreys (Lampetra fluviatilis and L. planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8066,157 +8200,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des tactiques de fréquentation des habitats halins chez l'alose feinte et la grande alose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8284,51 +8418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FFF5996"/>
+    <w:nsid w:val="0CA778BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-lasne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-4542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gadais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Isla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nusbaumer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marques da Cunha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Guttry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie An&#231;ay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00678-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anne-Lise Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9433-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02842" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2789" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9AC8EF58E098D7AEC18ACD5758E4009D47CF7A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00378.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EACB35E99219F1186F5EA3E7188D99C34BD31C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00253.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ9PVHHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9331-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q3BX5HT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2FC94B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fatin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0091" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035224v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lasne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anfray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chaubet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deroyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8443" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilien-lasne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-4542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nusbaumer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marques da Cunha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Guttry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie An&#231;ay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00678-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anne-Lise Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9433-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2789" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9AC8EF58E098D7AEC18ACD5758E4009D47CF7A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5735/086.047.0201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00378.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EACB35E99219F1186F5EA3E7188D99C34BD31C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00253.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ9PVHHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9331-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q3BX5HT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2FC94B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0091" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795667v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Isla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lasne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anfray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chaubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deroyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8443" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>